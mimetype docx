--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -471,563 +471,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D display of EPR data for a deeper investigation of bulk manganese compounds</w:t>
+                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien de Windt</w:t>
+                <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gschwind</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130527⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316220v1</w:t>
+                <w:t xml:space="preserve">hal-04966865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination Strategies for Mn₃O₄ Nanoparticles: Enhancing Reversibility and Capacity in Li-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Clavier</w:t>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylan Karakoç</w:t>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Pronkin</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries11020053⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316311v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorination Strategies for Mn₃O₄ Nanoparticles: Enhancing Reversibility and Capacity in Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Petit</w:t>
+                <w:t xml:space="preserve">Batiste Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Taylan Karakoç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Sergey Pronkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries11020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966865v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atomic Layer Fluorination on the Structural and Electrochemical Properties of LiNi 0.5 Mn 1.5 O 4 High Voltage Electrodes</w:t>
+                <w:t xml:space="preserve">3D display of EPR data for a deeper investigation of bulk manganese compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+                <w:t xml:space="preserve">Sebastien de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Farhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Fabienne Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (24), pp.25720-25732. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 335, pp.130527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c01717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131721v1</w:t>
+                <w:t xml:space="preserve">hal-05316220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility of gas–solid fluorination for multiple functionalities</w:t>
               </w:r>
@@ -1258,615 +1258,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Density of Ball-Milled Fluorinated Carbon Nanofibers as Cathode in Primary Lithium Batteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intimately mixed copper, cobalt, and iron fluorides resulting from the insertion of fluorine into a LDH template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Rouag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grenèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14050404⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (17), pp.7628-7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00504j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935235v1</w:t>
+                <w:t xml:space="preserve">hal-04593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Density Primary Lithium Battery with Fluorinated S-Doped Graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High Energy Density of Ball-Milled Fluorinated Carbon Nanofibers as Cathode in Primary Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/C10010003⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378792v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced lithium battery cathode performance via mechanical grinding of CFx_MnO2 hybrid materials for space-grade applications: Unveiling synergistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Delbègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 307, pp.117660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimately mixed copper, cobalt, and iron fluorides resulting from the insertion of fluorine into a LDH template</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lemoine</w:t>
+                <w:t xml:space="preserve">High Energy Density Primary Lithium Battery with Fluorinated S-Doped Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+                <w:t xml:space="preserve">Sam Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Grenèche</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (17), pp.7628-7640. </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00504j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/C10010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593593v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Gas‐Solid Phase Diagrams: Novel Methods for Oxyfluorination of Mn 3 O 4 and Mn 2 O 3 with Molecular Fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into a surface-modified Li(Ni 0.80 Co 0.15 Al 0.05 )O 2 cathode by atomic layer fluorination for improved cycling behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Driven Phase Evolution of FeF 3 as Active Material in Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,90 +2315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Achieve Stable Manganese Oxyfluorides by Tuning the Reactivity of Pure Molecular Fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2449,77 +2449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent wafer-scale self-standing fluorinated graphene films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (15), pp.2657-2669. </w:t>
@@ -2726,77 +2726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-iron ternary metal fluorides from multi-metallic template fluorination and their first use as cathode in solid state Li-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Delbègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,287 +2837,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated (Nano)Carbons: CF x Electrodes and CF x ‐Based Batteries</w:t>
+                <w:t xml:space="preserve">Relationship between tin environment of SnO2 nanoparticles and their electrochemical behaviour in a lithium ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neeraj Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pischedda</w:t>
+                <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Radescu</w:t>
+                <w:t xml:space="preserve">Julien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000605. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.123461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.202000605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135699v1</w:t>
+                <w:t xml:space="preserve">hal-03080324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between tin environment of SnO2 nanoparticles and their electrochemical behaviour in a lithium ion battery</w:t>
+                <w:t xml:space="preserve">Fluorinated (Nano)Carbons: CF x Electrodes and CF x ‐Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
+                <w:t xml:space="preserve">Neeraj Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boisard</w:t>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Silvana Radescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.123461. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.202000605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080324v1</w:t>
+                <w:t xml:space="preserve">hal-03135699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in tailoring the water content in porous carbon aerogels using RT-pulsed fluorination</w:t>
               </w:r>
@@ -3231,338 +3231,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling lithiation mechanisms of iron trifluoride by operando X-ray absorption spectroscopy and MCR-ALS chemometric tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">F. Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gervillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146834⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (24), pp.10153-10164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ06321H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881897v1</w:t>
+                <w:t xml:space="preserve">hal-02992567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling lithiation mechanisms of iron trifluoride by operando X-ray absorption spectroscopy and MCR-ALS chemometric tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+                <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (24), pp.10153-10164. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NJ06321H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992567v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence upon cycling of oxygen amount in tin-based compound used as negative electrode in lithium-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,64 +4046,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Layer Fluorination of TiO 2 Electrodes for Electrode Protection LiBs: Fading the Reactivity of the Negative Electrode/Electrolyte Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,64 +4552,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Fluorination of Li4Ti5O12 Surface: a multiprobing survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,177 +5475,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a nanosize effect on the structural and high performance electrochemical properties of V 2 O 5 obtained via fluorine chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell With Enhanced Durability Using Fluorinated Carbon As Electrocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.05.147⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11th European Space Power Conference - ESPC 2016, 16, pp.17001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20171617001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638821v1</w:t>
+                <w:t xml:space="preserve">hal-01557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy density of primary lithium batteries working with sub-fluorinated few walled carbon nanotubes cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5654,376 +5650,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 726, pp.852-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell With Enhanced Durability Using Fluorinated Carbon As Electrocatalyst</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical kinetics of Li insertion in nanosized high performance V 2 O 5 obtained via fluorine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20171617001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 253, pp.472 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557369v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical kinetics of Li insertion in nanosized high performance V 2 O 5 obtained via fluorine chemistry</w:t>
+                <w:t xml:space="preserve">Evidence for a nanosize effect on the structural and high performance electrochemical properties of V 2 O 5 obtained via fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Laik</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 253, pp.472 - 478. </w:t>
+              <w:t xml:space="preserve">, 2017, 245, pp.350 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.05.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639185v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sacrificial carbonaceous supports on the synthesis of anhydrous NiF2 nanoparticles.</w:t>
               </w:r>
@@ -6424,51 +6424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubtsof Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, In press, corrected proof, 173 (15 April 2016), pp.355-363. </w:t>
@@ -6939,51 +6939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7024,575 +7024,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of anatase TiO2 towards titanium oxyfluoride TiOF2: a novel synthesis approach and proof of the Li-insertion mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Indigo/Nanocarbons Hybrid Material as Chemical Filter for the Enhancement of Gas Sensor Selectivity towards Nitrogen Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouina Karkar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">J. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA02553A⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104631v1</w:t>
+                <w:t xml:space="preserve">hal-02117362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure control at the nanoscale in fluorinated graphitized carbon blacks through the fluorination route.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Petit</w:t>
+                <w:t xml:space="preserve">Functionalized Carbon Nanotubes-Based Gas Sensors for Pollutants Detection: Investigation on the Use of a Double Transduction Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.75 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01085995v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Indigo/Nanocarbons Hybrid Material as Chemical Filter for the Enhancement of Gas Sensor Selectivity towards Nitrogen Dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure control at the nanoscale in fluorinated graphitized carbon blacks through the fluorination route.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brunet</w:t>
+                <w:t xml:space="preserve">E. Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pauly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117362v1</w:t>
+                <w:t xml:space="preserve">hal-01085995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Carbon Nanotubes-Based Gas Sensors for Pollutants Detection: Investigation on the Use of a Double Transduction Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorination of anatase TiO2 towards titanium oxyfluoride TiOF2: a novel synthesis approach and proof of the Li-insertion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Pauly</w:t>
+                <w:t xml:space="preserve">Zouina Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 605, pp.75 - 78. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (37), pp.15308-15315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4TA02553A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664924v1</w:t>
+                <w:t xml:space="preserve">hal-01104631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
               </w:r>
@@ -7712,103 +7712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved selectivity towards NO2 of phthalocyanine-based chemosensors by means of original indigo/nanocarbons hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodriguez-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.100-107. </w:t>
@@ -8139,90 +8139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbonaceous chemical filter for the selective detection of NO2 in the environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.17-29</w:t>
@@ -8245,277 +8245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced concentration of dispersed carbon nanofibres in organic solvents through their functionalization by fluorination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of carbon-silica core-shell nanofibres from a dispersion of fluorinated carbon nanofibers in solvated polysiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiège Nomède-Martyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Frézet</w:t>
+                <w:t xml:space="preserve">Florence Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 400, pp.11-17</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817003v1</w:t>
+                <w:t xml:space="preserve">hal-00803278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon-silica core-shell nanofibres from a dispersion of fluorinated carbon nanofibers in solvated polysiloxane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced concentration of dispersed carbon nanofibres in organic solvents through their functionalization by fluorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiège Nomède-Martyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jestin</w:t>
+                <w:t xml:space="preserve">Lawrence Frézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55, pp.23-33</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 400, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803278v1</w:t>
+                <w:t xml:space="preserve">hal-00817003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot versus stepwise gas-solid synthesis of iron trifluoride: investigation of pure molecular F2 fluorination of chloride precursors</w:t>
               </w:r>
@@ -8635,51 +8635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncovalent Functionalization of Single-Wall Carbon Nanotubes for the Elaboration of Gas Sensor Dedicated to BTX Type Gases: The Case of Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9092,51 +9092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9161,103 +9161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative gas sensor system designed from a sensitive organic semiconductor downstream a nanocarbonaceous chemical filter for selective detection of NO2 in an environmental context. Part II: Interpretations of O3/nanocarbons and NO2/nanocarbons interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173, pp.652-658. </w:t>
@@ -9301,320 +9301,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the discharge potential of fluorinated carbon used as electrode in primary lithium battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synthesis of multilayer graphene materials by the fluorination of carbon nanodiscs/nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59, pp.485-491</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.3897-3908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683666v1</w:t>
+                <w:t xml:space="preserve">hal-00785916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of multilayer graphene materials by the fluorination of carbon nanodiscs/nanocones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the discharge potential of fluorinated carbon used as electrode in primary lithium battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.3897-3908</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.485-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785916v1</w:t>
+                <w:t xml:space="preserve">hal-00683666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of fluorinated nanocarbons with different shape factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nomède-Martyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9936,103 +9936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative gas sensor system designed from a sensitive organic semiconductor downstream a nanocarbonaceous chemical filter for the selective detection of NO2 in an environmental context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173, pp.659 - 667. </w:t>
@@ -10082,77 +10082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical characterizations of nanometric indigo layers as efficient ozone filter for gas sensor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,51 +10267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10508,51 +10508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis methods for fluorinated carbon nanofibres and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,51 +10654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated nanocarbons using fluorinating agent: Strategies of fluorination and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,298 +10794,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of nuclear graphite toward fluoride molten salt by glassy carbon deposit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+                <w:t xml:space="preserve">Tribological Properties of Fluorinated Carbon Nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Himmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9406-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564528v1</w:t>
+                <w:t xml:space="preserve">hal-02429266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Properties of Fluorinated Carbon Nanofibres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Protection of nuclear graphite toward fluoride molten salt by glassy carbon deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384, pp.292-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02429266v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of TiO2-pillared montmorillonite as photocatalyst Part I. Microwave calcination, characterisation, and adsorption of a textile azo dye</w:t>
               </w:r>
@@ -11123,51 +11123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3-4), pp.201 - 205. </w:t>
@@ -11637,277 +11637,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Highly Fluorinated Graphite Containing sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt; Carbon</w:t>
+                <w:t xml:space="preserve">Hybrid-Type Graphite Fluoride as Cathode Material in Primary Lithium Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Pinhero</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Yazami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm034974c⟩</w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (6), pp. A159-A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1718244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417851v1</w:t>
+                <w:t xml:space="preserve">hal-00417864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid-Type Graphite Fluoride as Cathode Material in Primary Lithium Batteries</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Highly Fluorinated Graphite Containing sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; and sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt; Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pinhero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp. 1786-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm034974c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1718244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00417864v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,277 +12044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre simple d’électrodes de batteries au lithium-ion autosupportées à base Si-O-C/C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Boisard</w:t>
+                <w:t xml:space="preserve">Réversibilité de l'oxyde de fer (II, III) sur feuillets de graphène en batteries lithium-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Guerin</w:t>
+                <w:t xml:space="preserve">Taylan Karakoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC Colloque de la Société Francophone d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Lamour, May 2024, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">GFEC I: Groupement Français d’Étude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICMPE - Université Paris-Est Créteil; PHENIX - Sorbonne Université; ICMMO - Université Paris Saclay, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873201v1</w:t>
+                <w:t xml:space="preserve">hal-04871658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réversibilité de l'oxyde de fer (II, III) sur feuillets de graphène en batteries lithium-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Porhiel</w:t>
+                <w:t xml:space="preserve">Mise en œuvre simple d’électrodes de batteries au lithium-ion autosupportées à base Si-O-C/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taylan Karakoc</w:t>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Fatnassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Katia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC I: Groupement Français d’Étude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICMPE - Université Paris-Est Créteil; PHENIX - Sorbonne Université; ICMMO - Université Paris Saclay, Apr 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">SFEC Colloque de la Société Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Lamour, May 2024, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871658v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of kapok-based self supported composites with TiO 2 or SiO 2 usable in Li-ion batteries</w:t>
               </w:r>
@@ -12602,51 +12602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,51 +12710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface fluorination on positive electrodes for Li-ion batteries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12762,51 +12762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Symposium on Fluorine Chemistry ESFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
@@ -12835,51 +12835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface fluorination on positive electrodes for Li-ion batteries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,51 +12887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Français de Chimie du Fluor (CFCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t>
@@ -13029,51 +13029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,51 +13137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13491,51 +13491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Nanocarbon Dimensionality onto SnO2-C Composite Udsed as Anode in Secondary Lithium Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13625,51 +13625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13724,77 +13724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-based materials: the future of anode materials for lithium ion battery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13923,51 +13923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeF3 as a cathode material in lithium ion batteries working in spacecraftconditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delbègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,90 +14031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored morphology and properties of Ni@NiF2 core-shell nanoparticles by controled fluorination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doubtsof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taviot-Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14150,277 +14150,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence de la nano structuration du dioxyde d’étain sur le mécanisme de conversion et les performances électrochimiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
+                <w:t xml:space="preserve">Matériaux carbonés revêtus de dioxyde d'étain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Labbé</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération française des matériaux, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962573v1</w:t>
+                <w:t xml:space="preserve">hal-01962495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux carbonés revêtus de dioxyde d'étain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+                <w:t xml:space="preserve">Etude de l’influence de la nano structuration du dioxyde d’étain sur le mécanisme de conversion et les performances électrochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Butterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Fédération française des matériaux, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962495v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonaceous materials coated with tin dioxide nanoparticles as catalyst supports for proton exchange membrane fuel cell</w:t>
               </w:r>
@@ -14525,277 +14525,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination surface treatment to mitigate carbon corrosion and improve the durability of Pt electrocatalysts in Proton-exchange Membrane Fuel Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">Surface fluorination for active electrode protection technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 2017, 20th ISE Topical Meeting of International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579004v1</w:t>
+                <w:t xml:space="preserve">hal-01563846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface fluorination for active electrode protection technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">Fluorination surface treatment to mitigate carbon corrosion and improve the durability of Pt electrocatalysts in Proton-exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Molina Concha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">ISE 2017, 20th ISE Topical Meeting of International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563846v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nanocarbones fluorés : des additifs prometteurs pour la lubrification</w:t>
               </w:r>
@@ -15884,463 +15884,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of nanostructure and nano scale friction properties of single partially fluorinated carbon nanofibres</w:t>
+                <w:t xml:space="preserve">Analytical Transmission Electron Microscopy Investigation of the Fluorination Process of Carbon Nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bilas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Romana</w:t>
+                <w:t xml:space="preserve">J.L. Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Begarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hamwi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS biannual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, hartford, United States. pp.1794-1795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593860v1</w:t>
+                <w:t xml:space="preserve">hal-02429424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Transmission Electron Microscopy Investigation of the Fluorination Process of Carbon Nanoparticles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, hartford, United States. pp.1794-1795, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614010708⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Hartford, United States. pp.1784-1785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429424v1</w:t>
+                <w:t xml:space="preserve">hal-02429437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Quantitative investigation of nanostructure and nano scale friction properties of single partially fluorinated carbon nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAS biannual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tobago, Trinidad and Tobago</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429437v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB, TEM and AFM quantitative investigation of nanostructure and nano scale friction properties of single partially fluorinated carbon nanofibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,77 +16408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized carbon nanotubes-based gas sensors for pollutants detection: investigation on the use of a double transduction mode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16658,51 +16658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncovalent functionalisation of carbon nanotubes: elaboration of gas sensor dedicated to BTX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16940,51 +16940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface fluorination on positive electrodes for Li-ion batteries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16992,51 +16992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d’Etudes des Composés d’Insertion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Sète, France</w:t>
@@ -17924,268 +17924,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Nanocarbons for Lubrication.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Molza</w:t>
+                <w:t xml:space="preserve">Nature of C–F Bonds in Fluorinated Carbons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Legras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. V. Boltalina, T. Nakajima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Fluorinated Carbons: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.325-360, 2017</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.215-243, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659417v1</w:t>
+                <w:t xml:space="preserve">hal-01659413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of C–F Bonds in Fluorinated Carbons.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hamwi</w:t>
+                <w:t xml:space="preserve">Fluorinated Nanocarbons for Lubrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vinogradov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. V. Boltalina, T. Nakajima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Fluorinated Carbons: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.215-243, 2017</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.325-360, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659413v1</w:t>
+                <w:t xml:space="preserve">hal-01659417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorination of 0D, 1D and 2D nanocarbons.</w:t>
               </w:r>
@@ -18367,51 +18367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B-025149FR01_2021-12-24 FR3131453 (A1) 2023-06-30. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18429,64 +18429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite SnOx/C fluoré pour matériau d’électrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18633,51 +18633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C688F22F"/>
+    <w:nsid w:val="13DF0848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18864,51 +18864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-araujo-da-silva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8797-7444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8663-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien de Windt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gschwind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karako&#231;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11020053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14050404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04613762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delb&#232;gue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117660" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Rouag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00504j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Windt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;etienne Cabelguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eveillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Sharma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202000605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Ullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00889" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0671910jes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801174" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2019.109369" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimonatou Mar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.137" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doubstof" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahtalebi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K. Bhatia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.105" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7LWKRP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.12.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouina Karkar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02553A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZPJBM7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010654" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez-Mendez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.03.064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Begarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0406-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.074" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X3267ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402787f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikenson Simond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.082" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLQSLNT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fawal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.083" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHPRN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683666v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.08.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLS1V72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.082" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX325NM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP717N7Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Himmel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9719-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLX7QXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kharbache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45K86TSW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00425-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCWL2PRZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9406-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62CA889FDF9C91C58E9593D8670E7425DC8831EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFCFM9PS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatchy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.11.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9L3L7MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinhero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm034974c" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHG9V0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417864v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1718244" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322367v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067540v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607647v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delb&#232;gue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Sougrati" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563846v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles-Blin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429607v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010708" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429437v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068777v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ullah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad Khan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281947v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659417v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659413v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinogradov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-araujo-da-silva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8797-7444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8663-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karako&#231;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien de Windt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gschwind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Rouag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00504j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14050404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04613762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delb&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117660" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Windt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;etienne Cabelguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eveillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Sharma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202000605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Ullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00889" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0671910jes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801174" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2019.109369" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimonatou Mar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.137" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doubstof" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahtalebi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K. Bhatia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.105" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7LWKRP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.12.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.135" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.75" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZPJBM7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouina Karkar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02553A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010654" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez-Mendez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.03.064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Begarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0406-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.074" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X3267ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402787f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikenson Simond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.082" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLQSLNT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fawal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.083" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHPRN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.08.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLS1V72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.082" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX325NM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP717N7Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Himmel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9719-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLX7QXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kharbache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45K86TSW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00425-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCWL2PRZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429266v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9406-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62CA889FDF9C91C58E9593D8670E7425DC8831EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFCFM9PS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatchy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.11.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9L3L7MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1718244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinhero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm034974c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHG9V0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322367v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067540v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607647v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delb&#232;gue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Sougrati" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles-Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429607v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429424v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010708" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429437v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593860v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068777v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ullah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad Khan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281947v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659413v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinogradov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659417v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>