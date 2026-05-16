--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1509,295 +1509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced lithium battery cathode performance via mechanical grinding of CFx_MnO2 hybrid materials for space-grade applications: Unveiling synergistic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Energy Density Primary Lithium Battery with Fluorinated S-Doped Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dauga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Sam Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Delbègue</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 307, pp.117660. </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/C10010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613762v1</w:t>
+                <w:t xml:space="preserve">hal-04378792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Density Primary Lithium Battery with Fluorinated S-Doped Graphene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced lithium battery cathode performance via mechanical grinding of CFx_MnO2 hybrid materials for space-grade applications: Unveiling synergistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Petit</w:t>
+                <w:t xml:space="preserve">Louise Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Diane Delbègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.117660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/C10010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378792v1</w:t>
+                <w:t xml:space="preserve">hal-04613762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Gas‐Solid Phase Diagrams: Novel Methods for Oxyfluorination of Mn 3 O 4 and Mn 2 O 3 with Molecular Fluorine</w:t>
               </w:r>
@@ -2045,291 +2045,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Driven Phase Evolution of FeF 3 as Active Material in Lithium-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Belin</w:t>
+                <w:t xml:space="preserve">Lemoine Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannie Alloin</w:t>
+                <w:t xml:space="preserve">Kenmogne-Debah Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doubtsof Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frezet Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01129⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (17), pp.7546-7554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676900v1</w:t>
+                <w:t xml:space="preserve">hal-04586473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenmogne-Debah Roméo</w:t>
+                <w:t xml:space="preserve">Temperature Driven Phase Evolution of FeF 3 as Active Material in Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubtsof Léa</w:t>
+                <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frezet Lawrence</w:t>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit Elodie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (17), pp.7546-7554. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (15), pp.6437-6446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586473v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Achieve Stable Manganese Oxyfluorides by Tuning the Reactivity of Pure Molecular Fluorine</w:t>
               </w:r>
@@ -2462,51 +2462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent wafer-scale self-standing fluorinated graphene films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Delbègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,287 +2837,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between tin environment of SnO2 nanoparticles and their electrochemical behaviour in a lithium ion battery</w:t>
+                <w:t xml:space="preserve">Fluorinated (Nano)Carbons: CF x Electrodes and CF x ‐Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
+                <w:t xml:space="preserve">Neeraj Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boisard</w:t>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Silvana Radescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.123461. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.202000605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080324v1</w:t>
+                <w:t xml:space="preserve">hal-03135699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated (Nano)Carbons: CF x Electrodes and CF x ‐Based Batteries</w:t>
+                <w:t xml:space="preserve">Relationship between tin environment of SnO2 nanoparticles and their electrochemical behaviour in a lithium ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neeraj Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pischedda</w:t>
+                <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Radescu</w:t>
+                <w:t xml:space="preserve">Julien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000605. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.123461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.202000605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135699v1</w:t>
+                <w:t xml:space="preserve">hal-03080324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in tailoring the water content in porous carbon aerogels using RT-pulsed fluorination</w:t>
               </w:r>
@@ -3505,64 +3505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence upon cycling of oxygen amount in tin-based compound used as negative electrode in lithium-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,295 +5077,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the nanosize effect on the structure and electrochemistry of V2O5 obtained via fluorine chemistry</w:t>
+                <w:t xml:space="preserve">Utilization of graphitized and fluorinated carbon as platinum nanoparticles supports for application in proton exchange membrane fuel cell cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Cenac-Morthe</w:t>
+                <w:t xml:space="preserve">José Bott-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.07.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 404, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048318v1</w:t>
+                <w:t xml:space="preserve">hal-01895938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of graphitized and fluorinated carbon as platinum nanoparticles supports for application in proton exchange membrane fuel cell cathodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of the nanosize effect on the structure and electrochemistry of V2O5 obtained via fluorine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bott-Neto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+                <w:t xml:space="preserve">C. Cenac-Morthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 404, pp.28 - 38. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.22850-22858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895938v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated exfoliated graphite as cathode materials for enhanced performances in primary lithium battery</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 726, pp.852-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5741,77 +5741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical kinetics of Li insertion in nanosized high performance V 2 O 5 obtained via fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,90 +5875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a nanosize effect on the structural and high performance electrochemical properties of V 2 O 5 obtained via fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Laïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delbègue Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubtsof Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7203,51 +7203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7572,575 +7572,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bilas</w:t>
+                <w:t xml:space="preserve">Improved selectivity towards NO2 of phthalocyanine-based chemosensors by means of original indigo/nanocarbons hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">M. Rodriguez-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614010654⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680427v1</w:t>
+                <w:t xml:space="preserve">hal-02117364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved selectivity towards NO2 of phthalocyanine-based chemosensors by means of original indigo/nanocarbons hybrid material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rodriguez-Mendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Laurent Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127, pp.100-107. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (S3), pp.1784 - 1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.03.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117364v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Properties of Fluorinated Graphitized Carbon Blacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Thermal exfoliation of fluorinated graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maimonatou Mar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-014-0406-0⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.688-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121785v1</w:t>
+                <w:t xml:space="preserve">hal-01080740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal exfoliation of fluorinated graphite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maimonatou Mar</w:t>
+                <w:t xml:space="preserve">Friction Properties of Fluorinated Graphitized Carbon Blacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Begarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.074⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-014-0406-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01080740v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbonaceous chemical filter for the selective detection of NO2 in the environment.</w:t>
               </w:r>
@@ -9301,277 +9301,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of multilayer graphene materials by the fluorination of carbon nanodiscs/nanocones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the discharge potential of fluorinated carbon used as electrode in primary lithium battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.3897-3908</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.485-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785916v1</w:t>
+                <w:t xml:space="preserve">hal-00683666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the discharge potential of fluorinated carbon used as electrode in primary lithium battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synthesis of multilayer graphene materials by the fluorination of carbon nanodiscs/nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59, pp.485-491</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.3897-3908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683666v1</w:t>
+                <w:t xml:space="preserve">hal-00785916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of fluorinated nanocarbons with different shape factors</w:t>
               </w:r>
@@ -9583,77 +9583,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nomède-Martyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144, pp.10-16. </w:t>
@@ -10228,90 +10228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Properties of Fluorinated Carbon Nanodiscs and Nanocones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10413,51 +10413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10508,51 +10508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis methods for fluorinated carbon nanofibres and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,90 +10654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated nanocarbons using fluorinating agent: Strategies of fluorination and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kharbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10800,51 +10800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological Properties of Fluorinated Carbon Nanofibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,51 +11256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cadoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11549,51 +11549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Pilichowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6736-6745. </w:t>
@@ -12589,90 +12589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13042,77 +13042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’Etude des Composés d’Insertion, Mar 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13131,243 +13131,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Belin</w:t>
+                <w:t xml:space="preserve">Synthèse par sol-gel de nanocomposites carbone-dioxyde de titane autosupportés à base de fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825896v1</w:t>
+                <w:t xml:space="preserve">hal-03908454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse par sol-gel de nanocomposites carbone-dioxyde de titane autosupportés à base de fibres végétales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908454v1</w:t>
+                <w:t xml:space="preserve">hal-03825896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique de fluoration statique pour le contrôle de la teneur en eau des aerogels de carbone</w:t>
               </w:r>
@@ -13491,51 +13491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Nanocarbon Dimensionality onto SnO2-C Composite Udsed as Anode in Secondary Lithium Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13724,77 +13724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-based materials: the future of anode materials for lithium ion battery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14281,103 +14281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence de la nano structuration du dioxyde d’étain sur le mécanisme de conversion et les performances électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Butterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française des matériaux, Nov 2018, Strasbourg, France</w:t>
@@ -14781,64 +14781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nanocarbones fluorés : des additifs prometteurs pour la lubrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15903,77 +15903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Transmission Electron Microscopy Investigation of the Fluorination Process of Carbon Nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Begarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16037,64 +16037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB, TEM and AFM Quantitative Investigation of Nanostructure and Nanoscale Friction Properties of Single Partially Fluorinated Carbon Nanofibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16103,51 +16103,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hartford, United States. pp.1784-1785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927614010654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429437v1</w:t>
@@ -16197,51 +16197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16309,64 +16309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16546,51 +16546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction properties of fluorinated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16835,51 +16835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of tribologist and lubrication Engineers annual Meeting and exhib</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Las vegas, United States</w:t>
@@ -17117,51 +17117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17186,51 +17186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION DES CARBONES POUR LA LUBRIFICATION : PARAMÈTRES CLÉS POUR LA RÉDUCTION DU FROTTEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sellik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17749,51 +17749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Huff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Elements (Fluorine, Rhodium and Rubidium): Properties, Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova science publisher, Chapter 1, 3-52, 2018</w:t>
@@ -18042,77 +18042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated Nanocarbons for Lubrication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18429,64 +18429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite SnOx/C fluoré pour matériau d’électrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18633,51 +18633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DF0848"/>
+    <w:nsid w:val="171A73EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18864,51 +18864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-araujo-da-silva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8797-7444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8663-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karako&#231;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien de Windt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gschwind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Rouag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00504j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14050404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04613762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delb&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117660" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Windt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;etienne Cabelguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eveillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Sharma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202000605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Ullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00889" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0671910jes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801174" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2019.109369" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimonatou Mar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.137" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doubstof" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahtalebi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K. Bhatia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.105" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7LWKRP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.12.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.135" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.75" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZPJBM7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouina Karkar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02553A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010654" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez-Mendez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.03.064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Begarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0406-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.074" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X3267ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402787f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikenson Simond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.082" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLQSLNT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fawal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.083" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHPRN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.08.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLS1V72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.082" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX325NM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP717N7Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Himmel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9719-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLX7QXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kharbache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45K86TSW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00425-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCWL2PRZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429266v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9406-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62CA889FDF9C91C58E9593D8670E7425DC8831EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFCFM9PS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatchy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.11.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9L3L7MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1718244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinhero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm034974c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHG9V0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322367v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067540v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607647v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delb&#232;gue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Sougrati" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles-Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429607v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429424v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010708" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429437v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593860v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068777v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ullah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad Khan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281947v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659413v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinogradov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659417v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-araujo-da-silva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8797-7444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8663-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi&#232;ge Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bilas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c11010006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05131721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c01717" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karako&#231;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11020053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien de Windt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gschwind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Rouag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00504j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14050404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04613762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delb&#232;gue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Windt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;etienne Cabelguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400285" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eveillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Sharma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202000605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Ullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00889" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0671910jes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801174" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2019.109369" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimonatou Mar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.12.137" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doubstof" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahtalebi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K. Bhatia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.105" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7LWKRP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.12.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.135" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.75" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZPJBM7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouina Karkar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02553A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez-Mendez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.03.064" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010654" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.074" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X3267ZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Begarin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0406-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402787f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikenson Simond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.082" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLQSLNT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fawal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.083" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHPRN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683666v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nom&#232;de-Martyr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.08.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLS1V72-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.082" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX325NM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP717N7Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Himmel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9719-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLX7QXG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9487-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kharbache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45K86TSW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00425-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCWL2PRZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429266v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9406-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62CA889FDF9C91C58E9593D8670E7425DC8831EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFCFM9PS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cador&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.084" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatchy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.11.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9L3L7MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429283v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pilichowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.06.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-606G7T1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1718244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417851v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinhero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm034974c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHG9V0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322367v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067540v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607647v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delb&#232;gue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Sougrati" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles-Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429607v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429424v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010708" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429437v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593860v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Mansot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04593871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068777v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ullah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahmad Khan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281947v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659413v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinogradov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659417v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370861v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>