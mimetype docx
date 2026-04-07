--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1839,191 +1839,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
+                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
+              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463137v1</w:t>
+                <w:t xml:space="preserve">hal-02294511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
+                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294511v1</w:t>
+                <w:t xml:space="preserve">hal-02463137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en intercompréhension en langues romanes au niveau Master et ses outils d’évaluation : l’expérience de l’UGA et de l’UFPR</w:t>
               </w:r>
@@ -2413,329 +2413,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
+                <w:t xml:space="preserve">L’interlangue et ses interférences linguistiques: le cas du portugais langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International de Linguistique - GReG PLS 5 La correction en langue(s) Linguistic correction/correctness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878884v1</w:t>
+                <w:t xml:space="preserve">hal-01878863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interlangue et ses interférences linguistiques: le cas du portugais langue étrangère</w:t>
+                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Linguistique - GReG PLS 5 La correction en langue(s) Linguistic correction/correctness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878863v1</w:t>
+                <w:t xml:space="preserve">hal-01878743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDÁTICA DE PLE PARA FINS ESPECÍFICOS E ABORDAGEM INTERCOMPREENSIVA EM LÍNGUAS NEOLATINAS</w:t>
+                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878823v1</w:t>
+                <w:t xml:space="preserve">hal-01878884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
+                <w:t xml:space="preserve">DIDÁTICA DE PLE PARA FINS ESPECÍFICOS E ABORDAGEM INTERCOMPREENSIVA EM LÍNGUAS NEOLATINAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878743v1</w:t>
+                <w:t xml:space="preserve">hal-01878823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVERSITÉ DES PUBLICS ET FÉDÉRATION DES APPRENTISSAGES EN LANGUES MODIMES : L’EXEMPLE DU PORTUGAIS</w:t>
               </w:r>
@@ -2797,165 +2797,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
+                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
+              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008523v1</w:t>
+                <w:t xml:space="preserve">hal-01878860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
+                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878860v1</w:t>
+                <w:t xml:space="preserve">hal-02008523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERTIFICADOS DE LENGUAS EXTRANJERAS: EL CLES COMO PROPUESTA DE MUTUALIZACIÓN EN LA ENSEÑANZA SUPERIOR</w:t>
               </w:r>
@@ -4226,51 +4226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="105B89FE"/>
+    <w:nsid w:val="C52FF583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4457,51 +4457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>