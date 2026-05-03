--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -658,360 +658,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
+                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419720v1</w:t>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.289 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.32.1.289-311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764854v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kátia Bernardon De Oliveira</w:t>
+                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770921v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire Nelson Rodrigues : le défi de déchiffrer et retranscrire les frontières linguistiques et culturelles cariocas dans le cadre de l’épreuve de traduction « option portugais » du concours de l’agrégation externe d’espagnol</w:t>
               </w:r>
@@ -1073,200 +1073,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
+                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416897v1</w:t>
+                <w:t xml:space="preserve">hal-03141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
+                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141839v1</w:t>
+                <w:t xml:space="preserve">hal-05416897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans l’enseignement / apprentissage du Portugais Langue Etrangère : aspects individuels dans la collectivité</w:t>
               </w:r>
@@ -1757,355 +1757,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de l'intercompréhension : comment intégrer les discours métalinguistiques dans une formation universitaire.</w:t>
+                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes XXIXe CILPR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294522v1</w:t>
+                <w:t xml:space="preserve">hal-02294511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
+                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294511v1</w:t>
+                <w:t xml:space="preserve">hal-02463137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
+                <w:t xml:space="preserve">Formation en intercompréhension en langues romanes au niveau Master et ses outils d’évaluation : l’expérience de l’UGA et de l’UFPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
+              <w:t xml:space="preserve">Colloque Évaluation des acquisitions langagières : du formatif au certificatif- EVAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463137v1</w:t>
+                <w:t xml:space="preserve">hal-02463145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation en intercompréhension en langues romanes au niveau Master et ses outils d’évaluation : l’expérience de l’UGA et de l’UFPR</w:t>
+                <w:t xml:space="preserve">Aux sources de l'intercompréhension : comment intégrer les discours métalinguistiques dans une formation universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Évaluation des acquisitions langagières : du formatif au certificatif- EVAL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes XXIXe CILPR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463145v1</w:t>
+                <w:t xml:space="preserve">hal-02294522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polissemia do verbo ficar no ensino de PLE</w:t>
               </w:r>
@@ -2413,260 +2413,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interlangue et ses interférences linguistiques: le cas du portugais langue étrangère</w:t>
+                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Linguistique - GReG PLS 5 La correction en langue(s) Linguistic correction/correctness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878863v1</w:t>
+                <w:t xml:space="preserve">hal-01878743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
+                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878743v1</w:t>
+                <w:t xml:space="preserve">hal-01878884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
+                <w:t xml:space="preserve">L’interlangue et ses interférences linguistiques: le cas du portugais langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International de Linguistique - GReG PLS 5 La correction en langue(s) Linguistic correction/correctness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878884v1</w:t>
+                <w:t xml:space="preserve">hal-01878863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIDÁTICA DE PLE PARA FINS ESPECÍFICOS E ABORDAGEM INTERCOMPREENSIVA EM LÍNGUAS NEOLATINAS</w:t>
               </w:r>
@@ -2797,165 +2797,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
+                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878860v1</w:t>
+                <w:t xml:space="preserve">hal-02008523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
+                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
+              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008523v1</w:t>
+                <w:t xml:space="preserve">hal-01878860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERTIFICADOS DE LENGUAS EXTRANJERAS: EL CLES COMO PROPUESTA DE MUTUALIZACIÓN EN LA ENSEÑANZA SUPERIOR</w:t>
               </w:r>
@@ -3886,90 +3886,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit en langue seconde en contexte universitaire : l’apport des recherches basées sur les corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4011,90 +4011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit en langue seconde en contexte universitaire : l’apport des recherches basées sur les corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52FF583"/>
+    <w:nsid w:val="A3AF6677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4457,51 +4457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>