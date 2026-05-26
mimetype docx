--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -658,360 +658,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764854v1</w:t>
+                <w:t xml:space="preserve">hal-05419720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17851/2237-2083.32.1.289-311⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770921v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.289 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.32.1.289-311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419720v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire Nelson Rodrigues : le défi de déchiffrer et retranscrire les frontières linguistiques et culturelles cariocas dans le cadre de l’épreuve de traduction « option portugais » du concours de l’agrégation externe d’espagnol</w:t>
               </w:r>
@@ -1073,200 +1073,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
+                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141839v1</w:t>
+                <w:t xml:space="preserve">hal-05416897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
+                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416897v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans l’enseignement / apprentissage du Portugais Langue Etrangère : aspects individuels dans la collectivité</w:t>
               </w:r>
@@ -1559,1501 +1559,1553 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+                <w:t xml:space="preserve">Imaginaires en dialogue : exploration télécollaborative et plurilingue autour du cinéma à visée créative. Analyses du projet ALPAGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozha Smati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Di Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du lancement du programme d’action de recherche collaborative ALADUN "Enseigner/apprendre les Langues débutées à l’université", Axe imaginaire linguistique, Universités de Lille, Grenoble Alpes et Parana- Curitiba Brésil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/skbw-5m80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351986v1</w:t>
+                <w:t xml:space="preserve">hal-05610893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POLISSEMIA DO VERBO FICAR NO ÂMBITO DO ENSINO-APRENDIZAGEM DO PORTUGUÊS LÍNGUA ESTRANGEIRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso PluEnPLi : Plurilinguismo, Ensino de Línguas e Políticas Linguísticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFPR, Sep 2021, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Journées d'études du lancement du programme d’action de recherche collaborative ALADUN "Enseigner/apprendre les Langues débutées à l’université", Axe imaginaire linguistique, Universités de Lille, Grenoble Alpes et Parana- Curitiba Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628589v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
+                <w:t xml:space="preserve">A POLISSEMIA DO VERBO FICAR NO ÂMBITO DO ENSINO-APRENDIZAGEM DO PORTUGUÊS LÍNGUA ESTRANGEIRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congresso PluEnPLi : Plurilinguismo, Ensino de Línguas e Políticas Linguísticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFPR, Sep 2021, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294511v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
+                <w:t xml:space="preserve">Aux sources de l'intercompréhension : comment intégrer les discours métalinguistiques dans une formation universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
+              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes XXIXe CILPR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463137v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation en intercompréhension en langues romanes au niveau Master et ses outils d’évaluation : l’expérience de l’UGA et de l’UFPR</w:t>
+                <w:t xml:space="preserve">L’intercompréhension entre langues proches: outil didactique en contexte européen et latino-américain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Évaluation des acquisitions langagières : du formatif au certificatif- EVAL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463145v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de l'intercompréhension : comment intégrer les discours métalinguistiques dans une formation universitaire.</w:t>
+                <w:t xml:space="preserve">A intercompreensão entre línguas românicas: um instrumento fundamental na formação de formadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes XXIXe CILPR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">VII SIMELP- Simpósio Mundial de Estudos da Língua Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Porto de Galinhas-Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294522v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polissemia do verbo ficar no ensino de PLE</w:t>
+                <w:t xml:space="preserve">Formation en intercompréhension en langues romanes au niveau Master et ses outils d’évaluation : l’expérience de l’UGA et de l’UFPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIELP 2018 VII Simpósio Internacional de Ensino da Língua Portuguesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Évaluation des acquisitions langagières : du formatif au certificatif- EVAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882904v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimer les émotions en portugais (L1/L2) et français (L1/L2) : similarités et divergences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polissemia do verbo ficar no ensino de PLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : ‘Méthodes et analyses en Linguistique Contrastive’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SIELP 2018 VII Simpósio Internacional de Ensino da Língua Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006043v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exprimer les émotions en portugais (L1/L2) et français (L1/L2) : similarités et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International DIPROling 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journée d’études : ‘Méthodes et analyses en Linguistique Contrastive’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294548v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação do Português no ensino superior francês: o caso do CLES</w:t>
+                <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SINEPLA II International Symposium on Teaching Portuguese as an Additional Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque International DIPROling 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882887v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
+                <w:t xml:space="preserve">Avaliação do Português no ensino superior francês: o caso do CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">SINEPLA II International Symposium on Teaching Portuguese as an Additional Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878743v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
+                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878884v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interlangue et ses interférences linguistiques: le cas du portugais langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Linguistique - GReG PLS 5 La correction en langue(s) Linguistic correction/correctness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIDÁTICA DE PLE PARA FINS ESPECÍFICOS E ABORDAGEM INTERCOMPREENSIVA EM LÍNGUAS NEOLATINAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES PUBLICS ET FÉDÉRATION DES APPRENTISSAGES EN LANGUES MODIMES : L’EXEMPLE DU PORTUGAIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès RANACLES : « le Centre de Langues, fédérateur de diversité(s) ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Université de Corte, France</w:t>
+              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878828v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIVERSITÉ DES PUBLICS ET FÉDÉRATION DES APPRENTISSAGES EN LANGUES MODIMES : L’EXEMPLE DU PORTUGAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
+              <w:t xml:space="preserve">25ème Congrès RANACLES : « le Centre de Langues, fédérateur de diversité(s) ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Université de Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008523v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
+                <w:t xml:space="preserve">Onde vs aonde : la valeur grammaticale de la préposition a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Normes et grammaticalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sofia, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878860v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERTIFICADOS DE LENGUAS EXTRANJERAS: EL CLES COMO PROPUESTA DE MUTUALIZACIÓN EN LA ENSEÑANZA SUPERIOR</w:t>
+                <w:t xml:space="preserve">L’interculturel en classe de PLE: une expérience didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Maria Erazo Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPLOM -III COngresso Internacional de Professores de Lpinguas oficias do MERCOSUL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Florianopolis, SC, Brasil</w:t>
+              <w:t xml:space="preserve">Colloque International sur l’Enseignement du Portugais Langue Étrangère (CPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878819v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfoque intercomprensivo y preparación para la movilidad académica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3069,517 +3121,599 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Colóquio de Intercompreensão de línguas românicas: formação e práticas de inserção</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Natal, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’activités numériques, quelles spécificités pour aller vers un effet durable sur la production orale en L2?</w:t>
+                <w:t xml:space="preserve">CERTIFICADOS DE LENGUAS EXTRANJERAS: EL CLES COMO PROPUESTA DE MUTUALIZACIÓN EN LA ENSEÑANZA SUPERIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vergara Alesandra</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maria Erazo Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de l’APLIUT : Pour un apprentissage durable des langues en LANSAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Côte d'Opale, France</w:t>
+              <w:t xml:space="preserve">CIPLOM -III COngresso Internacional de Professores de Lpinguas oficias do MERCOSUL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florianopolis, SC, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079625v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire Nelson Rodrigues : le défi de déchiffrer et retranscrire les frontières linguistiques et culturelles cariocas</w:t>
+                <w:t xml:space="preserve">Création d’activités numériques, quelles spécificités pour aller vers un effet durable sur la production orale en L2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garcia</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergara Alesandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ier Séminaire "Frontières, Histoires et Traductions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37e Congrès de l’APLIUT : Pour un apprentissage durable des langues en LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Côte d'Opale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878892v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O uso pragmático de empréstimos e estrangeirismos</w:t>
+                <w:t xml:space="preserve">Traduire Nelson Rodrigues : le défi de déchiffrer et retranscrire les frontières linguistiques et culturelles cariocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PRIPLAT/ERIMIT Arts, littérature, langue et société dans l'espace lusophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ier Séminaire "Frontières, Histoires et Traductions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878877v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations phonologiques d’emprunts français en portugais</w:t>
+                <w:t xml:space="preserve">O uso pragmático de empréstimos e estrangeirismos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les emprunts au français dans les langues européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Craiova, Roumanie. p. 35-50</w:t>
+              <w:t xml:space="preserve">Séminaire PRIPLAT/ERIMIT Arts, littérature, langue et société dans l'espace lusophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878801v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos variáveis em registros escritos: mudança fonológica</w:t>
+                <w:t xml:space="preserve">Adaptations phonologiques d’emprunts français en portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Martins Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salão de iniciação Científica (18.: 2006: Porto Alegre, RS). Livro de resumos. Porto Alegre: UFRGS, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, PORTO ALEGRE, Brazil</w:t>
+              <w:t xml:space="preserve">Les emprunts au français dans les langues européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Craiova, Roumanie. p. 35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878809v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspectos variáveis em registros escritos: mudança fonológica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Martins Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salão de iniciação Científica (18.: 2006: Porto Alegre, RS). Livro de resumos. Porto Alegre: UFRGS, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, PORTO ALEGRE, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empréstimos no português do séc. XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salão de iniciação Científica (17.: 2005: Porto Alegre, RS). Livro de resumos. Porto Alegre: UFRGS, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, PORTO ALEGRE, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3589,51 +3723,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi du verbe ficar dans les manuscrits des étudiants universitaires de PLE en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3649,51 +3783,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECA 2022 : Journée d'étude autour des corpus d'apprenants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3703,166 +3837,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus CALMER : corpus Comparable pour l’étude de l’Acquisition et des Langues : Multilingue, Émotion, Récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A investigação de aspectos fonológicos sob uma perspectiva diacrônica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,293 +4006,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit en langue seconde en contexte universitaire : l’apport des recherches basées sur les corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit en langue seconde en contexte universitaire : l’apport des recherches basées sur les corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4226,51 +4360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3AF6677"/>
+    <w:nsid w:val="2DFEC888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4457,51 +4591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-bernardon-de-oliveira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7120-7699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158423615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildaris Ferreira Pandim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Alexandrino Pinheiro Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Erazo Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Vito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/skbw-5m80" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gomez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martins Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>