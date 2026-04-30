--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1287,191 +1287,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04945426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Se réjouir d'inclure</w:t>
+                <w:t xml:space="preserve">Oissila Saaidia (dir.), Vivre au temps du Covid-19. Chroniques de confinement : regards de chercheurs depuis la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ibla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (1), pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376316v1</w:t>
+                <w:t xml:space="preserve">halshs-04553093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oissila Saaidia (dir.), Vivre au temps du Covid-19. Chroniques de confinement : regards de chercheurs depuis la Tunisie</w:t>
+                <w:t xml:space="preserve">Editorial : Se réjouir d'inclure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibla</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dossier : Face au VIH/sida, 25, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.7620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04553093v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmas of Sharing Religious Space</w:t>
               </w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Prendre sa place dans la cité !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dossier : L'inévitable prison (et Varia), 20, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1946,51 +1946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito : Un, deux, trois… Voilà l’Algérie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dossier spécial : Quand l’Algérie proteste, 21, pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito : Un, deux, trois… Voilà l’Algérie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'Année du Maghreb, 21, pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,338 +2316,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01609117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu, les migrants et les États. Nouvelles productions religieuses de la migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Boissevain</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Routes migratoires africaines et dynamiques religieuses, 11, pp.7-15</w:t>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145844v1</w:t>
+                <w:t xml:space="preserve">halshs-01145875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
+                <w:t xml:space="preserve">Migrer et réveiller les Églises : Diversification des cultes chrétiens en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Routes migratoires africaines et dynamiques religieuses, numéro spécial, pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145875v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrer et réveiller les Églises : Diversification des cultes chrétiens en Tunisie</w:t>
+                <w:t xml:space="preserve">Le baptême adulte de chrétiens tunisiens : rituel public d'un engagement privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cerri.1408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145869v1</w:t>
+                <w:t xml:space="preserve">halshs-01418022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baptême adulte de chrétiens tunisiens : rituel public d'un engagement privé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dieu, les migrants et les États. Nouvelles productions religieuses de la migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Routes migratoires africaines et dynamiques religieuses, 11, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cerri.1408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418022v1</w:t>
+                <w:t xml:space="preserve">halshs-01145844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chants évangéliques en Tunisie : des chants locaux venus d’ailleurs</w:t>
               </w:r>
@@ -2903,165 +2903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04714131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doute ethnographique : retour sur une démarche de terrain</w:t>
+                <w:t xml:space="preserve">Le corps de l'adepte, la parole de Dieu et la vision du saint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113-114, pp.179-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04714143v1</w:t>
+                <w:t xml:space="preserve">halshs-04714148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps de l'adepte, la parole de Dieu et la vision du saint</w:t>
+                <w:t xml:space="preserve">Le doute ethnographique : retour sur une démarche de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 113-114, pp.179-193</w:t>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04714148v1</w:t>
+                <w:t xml:space="preserve">halshs-04714143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Manoubiya, son culte aujourd'hui : quelles spécificités ?</w:t>
               </w:r>
@@ -3230,203 +3230,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée</w:t>
+                <w:t xml:space="preserve">L’autorité religieuse en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala; Institut de recherche sur le Maghreb contemporain (IRMC), A paraître</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gabry-Thienpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04713905v1</w:t>
+                <w:t xml:space="preserve">halshs-04713921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autorité religieuse en mouvement</w:t>
+                <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala; Institut de recherche sur le Maghreb contemporain (IRMC), A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norig Neveu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-04713921v1</w:t>
+                <w:t xml:space="preserve">halshs-04713905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes migratoires africaines et dynamiques religieuses</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'études du religieux. Recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial, 2014, Les conversions religieuses en Méditerranée, Béatrice Bakhouche; Anita Gonzalez-Raymond, 1760-5776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,182 +4236,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying religious mobility: pilgrimage, shrine visits and religious tourism from the Maghreb to the Middle East</w:t>
+                <w:t xml:space="preserve">“Studying religious mobility: pilgrimage, shrine visits and religious tourism from the Maghreb to the Middle East”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dionigi Albera and John Eade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Itineraries and Pathways in Pilgrimage studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">New Pathways in Pilgrimage Studies. Global Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-105, 2017, Routledge Studies in Pilgrimage, Religious Travel and Tourism, 978-1-138-63927-0 (hbk)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01791452v1</w:t>
+                <w:t xml:space="preserve">halshs-01479310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Studying religious mobility: pilgrimage, shrine visits and religious tourism from the Maghreb to the Middle East”</w:t>
+                <w:t xml:space="preserve">Studying religious mobility: pilgrimage, shrine visits and religious tourism from the Maghreb to the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Pathways in Pilgrimage Studies. Global Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Itineraries and Pathways in Pilgrimage studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479310v1</w:t>
+                <w:t xml:space="preserve">halshs-01791452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le christianisme en Tunisie et au Maroc. Une évangélisation à deux vitesses</w:t>
               </w:r>
@@ -5139,51 +5139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement confessionnel musulman destiné aux enfants (5-11 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5304,51 +5304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47630C80"/>
+    <w:nsid w:val="ED39C22A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5452,51 +5452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7DB4A7F"/>
+    <w:nsid w:val="B4772EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5600,51 +5600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A3A23A0"/>
+    <w:nsid w:val="65FB2DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5748,51 +5748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E6A016D"/>
+    <w:nsid w:val="52FDBB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6906F223"/>
+    <w:nsid w:val="48BBAD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6044,51 +6044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DB59032"/>
+    <w:nsid w:val="7EC456F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6192,51 +6192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FBF27BB6"/>
+    <w:nsid w:val="EACBD88D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6340,51 +6340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="840EDB38"/>
+    <w:nsid w:val="8E185C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6488,51 +6488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="73648F07"/>
+    <w:nsid w:val="310F7A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DBE07A3F"/>
+    <w:nsid w:val="AC36D6C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4D744F71"/>
+    <w:nsid w:val="8B52B562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EBB8333E"/>
+    <w:nsid w:val="49BEF886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7196,51 +7196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.boissevain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katia.boissevain@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anneemaghreb/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirelanmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.hypotheses.org/2990" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/migreli.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gis-religions.fr/actualites/calendrier/98-ecole-doctorale-les-objets-religieux-quels-enjeux-contemporains-approches-croisees-maghreb-m-achrek-europe-19e-21e-siecles-tunis-9-13-decembre-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/0961754X-8188892" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.5004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3866" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1FW8HF7W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/melanges-kmar-bendana/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boursin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-contemporaine/7021-l-annee-du-maghreb-2014-ii.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31165&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/1554?format=toc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Pilgrimage-Religious-Travel-and-Tourism/book-series/RSRTT" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2948-le-social-par-le-langage-la-parole-au-quotidien-9782811113650.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irmc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.boissevain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katia.boissevain@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anneemaghreb/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirelanmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.hypotheses.org/2990" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/migreli.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gis-religions.fr/actualites/calendrier/98-ecole-doctorale-les-objets-religieux-quels-enjeux-contemporains-approches-croisees-maghreb-m-achrek-europe-19e-21e-siecles-tunis-9-13-decembre-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/0961754X-8188892" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.5004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3866" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1FW8HF7W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/melanges-kmar-bendana/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boursin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-contemporaine/7021-l-annee-du-maghreb-2014-ii.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31165&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/1554?format=toc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mir Mahieddin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/59712" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Pilgrimage-Religious-Travel-and-Tourism/book-series/RSRTT" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2948-le-social-par-le-langage-la-parole-au-quotidien-9782811113650.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irmc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>