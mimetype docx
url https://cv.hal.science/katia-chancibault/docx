--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -1,7808 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7756 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katia Chancibault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Katia CHANCIBAULT - CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katia-chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8495-3946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074585770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5SmnmGoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-6374-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for climate change with the best of intentions... Analyzing content of plans and planner’s rationale for adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saray Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.5714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive functional typology of stormwater control measures for hydrological and water quality modeling purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Tunqui Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2023.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents d’urbanisme et adaptation au changement climatique : éclairage des intentions grâce à la lexicométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saray Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.433 - 458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.233.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric properties, scaling laws and hydrologic response of the Greater Paris combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), 20p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling detailed urban energy and water budgets with TEB-Hydro model: Towards an assessment tool for nature based solution performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100925. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate nature-based solutions performance for microclimate, water and soil management issues – Available tools and methods from Nature4Cities European project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.107556. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual contributions of anthropogenic physical processes associated to urban traffic in improving the road surface temperature forecast using TEB model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.778-795. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements to the hydrological processes of the Town Energy Balance model (TEB-Veg, SURFEX v7.3) for urban modelling and impact assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.4175-4194. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4175-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of an urban hydro-microclimate model (TEB-Hydro): Sensitivity analysis on the catchment of Rezé (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the coupled hydrological model ISBA-TOPMODEL to the long-term hydrological cycles of suburban rivers: Evaluation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp. 139-147. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the hydrological behaviour of an urbanizing basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain representation impact on periurban catchment morphological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hydrology of peri-urban catchments: processes and modelling, Volume 485, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the ISBA Land Surface Model and the TOPMODEL Hydrological Model for Mediterranean Flash-Flood Forecasting : Description, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp 315-333. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JHM1163.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of coupling the ISBA land surface model with a TOPMODEL hydrological model version dedicated to Mediterranean flash-floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 394, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood forecasting within the PREVIEW project : value of high-resolution hydrometeorological coupled forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasso Kotroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1-4), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00318626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point and areal validation of forecast precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.1 à 20. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1350482705001921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological evaluation of high-resolution precipitation forecasts of the Gard flash-flood event (8-9 September 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (617), pp.1091 à 1117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8 and 9 September 2002 flash flood event in France: a model intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-5-741-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8-9 September 2002 extreme flash-flood : Meteorological description and mesoscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing hydrological behaviours of Sustainable Drainage Systemswith the Town Energy Balance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Tunqui Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maire-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71573/m04sza71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of Bioretention Stormwater Control Measures in TEB model to urban stormwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Tunqui Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique en contexte urbain - Mise en oeuvre des modèles URBS et TEB pour évaluer la composante d'évapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique : Les rôles de l’évapotranspiration en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; OFB; Université Gustave Eiffel; Arceau IdF; Ecole Nationale des Ponts et Chaussées, Dec 2023, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans locaux d’urbanisme et gestion des eaux pluviales : entre volonté politique et incertitude pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saray Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres Internationales en Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU; UNIL, Jun 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydro-climatique de la métropole nantaise : préparation des données d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Betou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydro-climatique de la métropole nantaise : préparation des données d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Betou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDHU - Journées Doctorales en Hydrologie Urbaine 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the complete sanitation network at Greater Paris scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Lotfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed Shobair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Internationale Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Australia. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du club Ville et aménagement sur l'adaptation au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de maîtres d'ouvrage et d'opérations urbaines, Mar 2021, Online, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hydro-climate model for urban water management including nature based solutions : a preliminary application on Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference &amp;apos;Water, Megacities and Global Change&amp;apos;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (on line), France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and simplification of the Greater Paris sewerage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Lotfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed Shobair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde International Conference &amp;quot;Water, Megacities and Global Change&amp;quot; - Online pre-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature : une stratégie d&apos;adaptation aux changements globaux adaptée à l&apos;Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées Géographiques de Côte d&amp;apos;Ivoire (JGCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Grand Bassam, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Températures de cours d'eau urbains: mesures, interprétations et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouarafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et mesures préventives à différentes échelles territoriales pour la création d'indices de dangerosité sur le risque caniculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et mesures préventives à différentes échelles territoriales pour la création d'indices de dangerosité sur le risque caniculaire : Du plan national canicule à un indice de dangerosité à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016, 3e colloque international du Collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de l'objet canicule : modélisation et représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2015, 11ème Conférence internationale Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une meilleure connaissance et estimation du risque caniculaire en zone urbaine dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2015, Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Szucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2UHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du réseau de drainage de l’ensemble d’une agglomération urbaine : cas de Nantes Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, Part 1: heat and vapour flux assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Harmonization within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.433-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FluxSAP 2010 hydroclimatological experimental campaign over an heterogeneous urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontanilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Meteorological Society Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.EMS2011-718-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the hydrological functioning of an urbanizing river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists: 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff generation on a urbanizing river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, 7th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVUPUR project (Assessing the Vulnerability of Peri-Urban Rivers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. p. EGU2009-3353-1 - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hydro-meteorological high-resolution coupled system for flas-flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Quantitative Precipitation Forecasting and Hydrology Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie fonctionnelle des Ouvrages de Gestion à la Source des eaux pluviales pour la modélisation hydrologique et de la qualité de l'eau Towards a comprehensive functional typology of Stormwater Control Measures for hydrological and water quality modeling purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Tunqui Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes - how can the city be built for the climate? in: Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes - how can the city be built for the climate? in: Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parentheses, pp.120-137, 2015, La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database analysis and multi-system coupling for peri-urban river basin modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental peri-urban basin in North-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerability of Peri-Urban Rivers) : experimental and modelling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lieme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05461869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05122176v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et représentations des épisodes caniculaires en zones urbaines denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFSTTAR; METEO FRANCE. 2018, 160p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ville Numérique : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation hydrologique : vers une évaluation plus intégrée du développement urbain durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Nantes Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05014668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confort thermique et gestion des eaux pluviales en milieu urbain, dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fonctionnement d'un bassin versant périurbain : la Chézine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7863,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C39A3AE3"/>
+    <w:nsid w:val="291F5C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-chancibault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8495-3946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074585770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6374-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalifa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.09.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4175-2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.059" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRLFBCR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9706" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZMDB6XW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ricard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1350482705001921" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samouillan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-741-2005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04049576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Betou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04049561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Beauvais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Shobair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124863v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120431v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouadio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-05014668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201603v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-chancibault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8495-3946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074585770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5SmnmGoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6374-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04149255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.09.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JMXLQ4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4175-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRLFBCR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZMDB6XW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3XNG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JHM1163.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.04.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83G0Q4NC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00318626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dierer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Kotroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0315-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BS4CVL3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ricard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1350482705001921" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samouillan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-741-2005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thouvenin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05595386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire-Christine Gromaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71573/m04sza71" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04049576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Betou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04049561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Beauvais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Shobair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124863v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120431v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouadio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401485v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-05014668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201603v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>