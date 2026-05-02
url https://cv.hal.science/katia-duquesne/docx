--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -1012,412 +1012,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischiofemoral impingement: the evolutionary cost of pelvic obstetric adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Terpene Mini-Path, a New Promising Alternative for Terpenoids Bio-Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Iacazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hip Preservation Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhps/hnab004⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12121974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237579v1</w:t>
+                <w:t xml:space="preserve">hal-03479634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terpene Mini-Path, a New Promising Alternative for Terpenoids Bio-Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Létitia Leydet</w:t>
+                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12121974⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (15), pp.3441 - 3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479634v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Röllig</w:t>
+                <w:t xml:space="preserve">Ischiofemoral impingement: the evolutionary cost of pelvic obstetric adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E A Audenaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Roeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline E Paul</w:t>
+                <w:t xml:space="preserve">T Mutsvangwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Selin Kara</w:t>
+                <w:t xml:space="preserve">B Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (15), pp.3441 - 3450. </w:t>
+              <w:t xml:space="preserve">Journal of Hip Preservation Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.677 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhps/hnab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375863v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of the purple photosynthetic bacterium Phaeospirillum molischianum DSM120, a particularly versatile bacterium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun genome sequence of the large purple photosynthetic bacterium Rhodospirillum photometricum DSM122.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James N. Sturgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,51 +3528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="185D7FA6"/>
+    <w:nsid w:val="8FA0FC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +3759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7668-9180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080451330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189565082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139878521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Audenaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duquesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Roeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mutsvangwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhps/hnab004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02986k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;digue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00605-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00168-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200538j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Jaros&#322;awski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06926.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratouchniak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01447.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RJSWX1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duquesne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6165-6173.2003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7668-9180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080451330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189565082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139878521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Audenaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duquesne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Roeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mutsvangwa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhps/hnab004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02986k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;digue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00605-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00168-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200538j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Jaros&#322;awski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06926.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratouchniak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01447.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RJSWX1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duquesne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6165-6173.2003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>