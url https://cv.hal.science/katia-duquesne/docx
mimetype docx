--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1012,412 +1012,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terpene Mini-Path, a New Promising Alternative for Terpenoids Bio-Production</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ischiofemoral impingement: the evolutionary cost of pelvic obstetric adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E A Audenaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Roeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mutsvangwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12121974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hip Preservation Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.677 - 687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhps/hnab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479634v1</w:t>
+                <w:t xml:space="preserve">hal-05237579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+                <w:t xml:space="preserve">The Terpene Mini-Path, a New Promising Alternative for Terpenoids Bio-Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Iacazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12121974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375863v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischiofemoral impingement: the evolutionary cost of pelvic obstetric adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J de Roeck</w:t>
+                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Mutsvangwa</w:t>
+                <w:t xml:space="preserve">Caroline E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Borotikar</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hip Preservation Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.677 - 687. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (15), pp.3441 - 3450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhps/hnab004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237579v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of the purple photosynthetic bacterium Phaeospirillum molischianum DSM120, a particularly versatile bacterium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun genome sequence of the large purple photosynthetic bacterium Rhodospirillum photometricum DSM122.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James N. Sturgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,51 +3528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA0FC2E"/>
+    <w:nsid w:val="353E8718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +3759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7668-9180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080451330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189565082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139878521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Audenaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duquesne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Roeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mutsvangwa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhps/hnab004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02986k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;digue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00605-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00168-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200538j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Jaros&#322;awski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06926.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratouchniak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01447.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RJSWX1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duquesne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6165-6173.2003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7668-9180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080451330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189565082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139878521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Audenaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Duquesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Roeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mutsvangwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhps/hnab004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02986k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;digue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00605-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00168-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200538j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Jaros&#322;awski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06926.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratouchniak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01447.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RJSWX1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00080-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duquesne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Personn&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6165-6173.2003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>