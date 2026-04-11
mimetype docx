--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -467,563 +467,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the conformational diversity of succinic acid: Insights from IR spectroscopy and quantum chemical calculations</w:t>
+                <w:t xml:space="preserve">Homochiral vs. heterochiral preference in chiral self-recognition of cyclic diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas da Silva Sa</w:t>
+                <w:t xml:space="preserve">Jennifer Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ander Camiruaga</w:t>
+                <w:t xml:space="preserve">Beppo Hartwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Claus</w:t>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (9), pp.774-784. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/10.0028183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00351a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713000v1</w:t>
+                <w:t xml:space="preserve">hal-04504045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homochiral vs. heterochiral preference in chiral self-recognition of cyclic diols</w:t>
+                <w:t xml:space="preserve">Unveiling the conformational diversity of succinic acid: Insights from IR spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dupont</w:t>
+                <w:t xml:space="preserve">Lucas da Silva Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beppo Hartwig</w:t>
+                <w:t xml:space="preserve">Ander Camiruaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Lepère</w:t>
+                <w:t xml:space="preserve">Jordan Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guillot</w:t>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (9), pp.774-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00351a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/10.0028183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504045v1</w:t>
+                <w:t xml:space="preserve">hal-04713000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
+                <w:t xml:space="preserve">Induced photoelectron circular dichroism onto an achiral chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynab Imani</w:t>
+                <w:t xml:space="preserve">Etienne Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923111v1</w:t>
+                <w:t xml:space="preserve">hal-04239788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced photoelectron circular dichroism onto an achiral chromophore</w:t>
+                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rouquet</w:t>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t>
+                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dupont</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6290. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42002-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239788v1</w:t>
+                <w:t xml:space="preserve">hal-03923111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How change in chirality prevents β-amyloid type interaction in a protonated cyclic dipeptide dimer</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1250,334 +1250,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between inter and intramolecular hydrogen bond evidenced by vibrational circular dichroism spectroscopy: The case of (1S,2R)‐(−)‐cis‐1‐amino‐2‐indanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Collision-Induced Dissociation of the protonated cyclo His-Phe Dipeptide: Mechanistic Studies and Stereochemical Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lepere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23362⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00173-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356734v1</w:t>
+                <w:t xml:space="preserve">hal-03249830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Collision-Induced Dissociation of the protonated cyclo His-Phe Dipeptide: Mechanistic Studies and Stereochemical Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between inter and intramolecular hydrogen bond evidenced by vibrational circular dichroism spectroscopy: The case of (1S,2R)‐(−)‐cis‐1‐amino‐2‐indanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (6), </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00173-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249830v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental case study of the hydrogen bonding predilection of S-methylcysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (4), pp.621-633. </w:t>
@@ -1609,516 +1609,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid‐state synthesis of cyclo LD‐diphenylalanine: A chiral phase built from achiral subunits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Pérez‐mellor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.693-703. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571724v1</w:t>
+                <w:t xml:space="preserve">hal-02917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homochiral vs. heterochiral sodium core dimers of tartaric acid esters: A mass spectrometry and vibrational spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid‐state synthesis of cyclo LD‐diphenylalanine: A chiral phase built from achiral subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pérez‐mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1205, pp.127583. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.693-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441869v1</w:t>
+                <w:t xml:space="preserve">hal-02571724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cluster Models of Solvation for the Description of Vibrational Circular Dichroism Spectra: Synergy between Static and Dynamic Approaches</w:t>
+                <w:t xml:space="preserve">Homochiral vs. heterochiral sodium core dimers of tartaric acid esters: A mass spectrometry and vibrational spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debora Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03869E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1205, pp.127583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014777v1</w:t>
+                <w:t xml:space="preserve">hal-02441869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+                <w:t xml:space="preserve">Assessing Cluster Models of Solvation for the Description of Vibrational Circular Dichroism Spectra: Synergy between Static and Dynamic Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brenner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (45), pp.26047-26068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03869E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917912v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of puckering motion and hydrogen bond formation on the vibrational circular dichroism spectrum of a flexible molecule: the case of ( S )-1-indanol</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent structuration of protonated or sodiated polyphenylalanines: IRMPD and ion mobility studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,64 +2411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fayeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (32), pp.22668 - 22677. </w:t>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral recognition in cinchona alkaloid protonated dimers: Mass spectrometry and UV photodissociation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,264 +2989,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2-indanol and methyl lactate: on the importance of the CH...pi interaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2- indanol and methyl lactate: On the importance of the CH⋯π interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (35), pp.7589-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b906834a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915290v1</w:t>
+                <w:t xml:space="preserve">hal-03617125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2- indanol and methyl lactate: On the importance of the CH⋯π interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Broquier</w:t>
+                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2-indanol and methyl lactate: on the importance of the CH...pi interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 11 (35), pp.7589-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03617125v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral recognition between alpha-hydroxylesters: a double-resonance IR/UV study of the complexes of methyl mandelate with methyl glycolate and methyl lactate.</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,90 +3361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of electronic and vibrational energy in the jet-cooled m-cyanophenol/o-cyanophenol dimer: laser induced fluorescence and fluorescence-dip IR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 103 (11-12), pp.1655-1662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3482,77 +3482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and vibrational spectroscopy of jet-cooled m-cyanophenol and its dimer: laser-induced fluorescence and fluorescence-dip IR spectra in the S0 and S1 states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Sepioł</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (26), pp.6271-6278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3721,185 +3721,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of enantiomeric discrimination in jet-cooled chiral complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (10), pp.715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.10016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915440v1</w:t>
+                <w:t xml:space="preserve">hal-00144704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3908,270 +3912,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 3, pp.4684-4688. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">, 2001, 3 (21), pp.4684-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144687v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of enantiomeric discrimination in jet-cooled chiral complexes</w:t>
+                <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.4684-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.10016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00144704v1</w:t>
+                <w:t xml:space="preserve">hal-00144687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsolvation of similar-sized aromatic molecules: Photoelectron spectroscopy of bithiophene–, azulene–, and naphthalene–water anion clusters</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Millié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 102 (1), pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4519,51 +4519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E83B8DC"/>
+    <w:nsid w:val="5AA09CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4750,51 +4750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-le-barbu-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4019-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MFJ-0465-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva Sa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Camiruaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0028183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04239788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42002-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03110h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03356734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez&#8208;mellor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scherrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01695j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fayeton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04041A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755557v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbu-Debus K. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3047888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20987F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20939f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Rondino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lep&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906834a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A3159DA2CB7A7AD17C66D6E5135617DADDC0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711546p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8B08SWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seurre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Sepio&#322;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2003.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJNKBN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP014673V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BQHM3DJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105036m" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2S6FB53-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L9X0BCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiedt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkauf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1319874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Milli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP972465Q" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LZ934M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-le-barbu-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4019-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MFJ-0465-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva Sa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Camiruaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0028183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04239788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42002-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03110h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03356734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23362" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez&#8208;mellor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127583" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scherrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01695j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fayeton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04041A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755557v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbu-Debus K. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3047888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20987F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20939f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Rondino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lep&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906834a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A3159DA2CB7A7AD17C66D6E5135617DADDC0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711546p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8B08SWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seurre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Sepio&#322;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2003.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJNKBN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP014673V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BQHM3DJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L9X0BCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105036m" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2S6FB53-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiedt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkauf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1319874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Milli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP972465Q" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LZ934M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>