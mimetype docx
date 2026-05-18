--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -467,563 +467,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homochiral vs. heterochiral preference in chiral self-recognition of cyclic diols</w:t>
+                <w:t xml:space="preserve">Unveiling the conformational diversity of succinic acid: Insights from IR spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dupont</w:t>
+                <w:t xml:space="preserve">Lucas da Silva Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beppo Hartwig</w:t>
+                <w:t xml:space="preserve">Ander Camiruaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Lepère</w:t>
+                <w:t xml:space="preserve">Jordan Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guillot</w:t>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (9), pp.774-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00351a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/10.0028183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504045v1</w:t>
+                <w:t xml:space="preserve">hal-04713000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the conformational diversity of succinic acid: Insights from IR spectroscopy and quantum chemical calculations</w:t>
+                <w:t xml:space="preserve">Homochiral vs. heterochiral preference in chiral self-recognition of cyclic diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas da Silva Sa</w:t>
+                <w:t xml:space="preserve">Jennifer Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ander Camiruaga</w:t>
+                <w:t xml:space="preserve">Beppo Hartwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Claus</w:t>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (9), pp.774-784. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/10.0028183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00351a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713000v1</w:t>
+                <w:t xml:space="preserve">hal-04504045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced photoelectron circular dichroism onto an achiral chromophore</w:t>
+                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rouquet</w:t>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t>
+                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dupont</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6290. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42002-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239788v1</w:t>
+                <w:t xml:space="preserve">hal-03923111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
+                <w:t xml:space="preserve">Induced photoelectron circular dichroism onto an achiral chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynab Imani</w:t>
+                <w:t xml:space="preserve">Etienne Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923111v1</w:t>
+                <w:t xml:space="preserve">hal-04239788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How change in chirality prevents β-amyloid type interaction in a protonated cyclic dipeptide dimer</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,90 +1494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental case study of the hydrogen bonding predilection of S-methylcysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (4), pp.621-633. </w:t>
@@ -1609,516 +1609,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid‐state synthesis of cyclo LD‐diphenylalanine: A chiral phase built from achiral subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brenner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariel Pérez‐mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.693-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917912v1</w:t>
+                <w:t xml:space="preserve">hal-02571724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid‐state synthesis of cyclo LD‐diphenylalanine: A chiral phase built from achiral subunits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homochiral vs. heterochiral sodium core dimers of tartaric acid esters: A mass spectrometry and vibrational spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Pérez‐mellor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+                <w:t xml:space="preserve">Debora Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.693-703. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1205, pp.127583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571724v1</w:t>
+                <w:t xml:space="preserve">hal-02441869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homochiral vs. heterochiral sodium core dimers of tartaric acid esters: A mass spectrometry and vibrational spectroscopy study</w:t>
+                <w:t xml:space="preserve">Assessing Cluster Models of Solvation for the Description of Vibrational Circular Dichroism Spectra: Synergy between Static and Dynamic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Scuderi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127583⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (45), pp.26047-26068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03869E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441869v1</w:t>
+                <w:t xml:space="preserve">hal-03014777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cluster Models of Solvation for the Description of Vibrational Circular Dichroism Spectra: Synergy between Static and Dynamic Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Calvo</w:t>
+                <w:t xml:space="preserve">Valerie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (45), pp.26047-26068. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP03869E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014777v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of puckering motion and hydrogen bond formation on the vibrational circular dichroism spectrum of a flexible molecule: the case of ( S )-1-indanol</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent structuration of protonated or sodiated polyphenylalanines: IRMPD and ion mobility studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fayeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral recognition in cinchona alkaloid protonated dimers: Mass spectrometry and UV photodissociation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,264 +2989,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2- indanol and methyl lactate: On the importance of the CH⋯π interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2-indanol and methyl lactate: on the importance of the CH...pi interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
+                <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 11 (35), pp.7589-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617125v1</w:t>
+                <w:t xml:space="preserve">hal-00915290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2-indanol and methyl lactate: on the importance of the CH...pi interaction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
+                <w:t xml:space="preserve">Chiral recognition in jet-cooled complexes of (1R,2S)-(+)-cis-1-amino-2- indanol and methyl lactate: On the importance of the CH⋯π interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (35), pp.7589-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b906834a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915290v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral recognition between alpha-hydroxylesters: a double-resonance IR/UV study of the complexes of methyl mandelate with methyl glycolate and methyl lactate.</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,90 +3361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of electronic and vibrational energy in the jet-cooled m-cyanophenol/o-cyanophenol dimer: laser induced fluorescence and fluorescence-dip IR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 103 (11-12), pp.1655-1662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3482,77 +3482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and vibrational spectroscopy of jet-cooled m-cyanophenol and its dimer: laser-induced fluorescence and fluorescence-dip IR spectra in the S0 and S1 states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Sepioł</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (26), pp.6271-6278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3721,189 +3721,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of enantiomeric discrimination in jet-cooled chiral complexes</w:t>
+                <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (21), pp.4684-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.10016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144704v1</w:t>
+                <w:t xml:space="preserve">hal-00915440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3912,266 +3908,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zehnacker</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 3 (21), pp.4684-4688. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+              <w:t xml:space="preserve">, 2001, 3, pp.4684-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915440v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-UV investigation of the structure of the 1-phenylethanol chromophore and its hydrated complexes</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of enantiomeric discrimination in jet-cooled chiral complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b105036m⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (10), pp.715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.10016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144687v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsolvation of similar-sized aromatic molecules: Photoelectron spectroscopy of bithiophene–, azulene–, and naphthalene–water anion clusters</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Millié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 102 (1), pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4519,51 +4519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA09CB5"/>
+    <w:nsid w:val="A131708D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4750,51 +4750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-le-barbu-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4019-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MFJ-0465-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva Sa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Camiruaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0028183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04239788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42002-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03110h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03356734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23362" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez&#8208;mellor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127583" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scherrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01695j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fayeton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04041A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755557v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbu-Debus K. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3047888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20987F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20939f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Rondino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lep&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906834a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A3159DA2CB7A7AD17C66D6E5135617DADDC0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711546p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8B08SWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seurre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Sepio&#322;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2003.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJNKBN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP014673V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BQHM3DJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L9X0BCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105036m" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2S6FB53-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiedt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkauf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1319874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Milli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP972465Q" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LZ934M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-le-barbu-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4019-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MFJ-0465-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva Sa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Camiruaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0028183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04239788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42002-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03110h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03356734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23362" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez&#8208;mellor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scherrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01695j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fayeton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04041A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755557v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbu-Debus K. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3047888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20987F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20939f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Rondino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lep&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906834a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A3159DA2CB7A7AD17C66D6E5135617DADDC0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711546p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8B08SWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahmani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seurre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Sepio&#322;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2003.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJNKBN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP014673V" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BQHM3DJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105036m" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2S6FB53-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.10016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L9X0BCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiedt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkauf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1319874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Milli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP972465Q" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LZ934M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>