--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,5802 +66,6065 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perspective from the European Network for Bipolar and Emotion Regulation on research and intervention for emotion dysregulation in bipolar disorder: challenges and lessons learned</w:t>
+                <w:t xml:space="preserve">Examining the associations between manic symptoms and cognitive performance in bipolar disorders: evidence from a cross-sectional replication study in the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Azevedo</w:t>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyson Dodd</w:t>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Weiner</w:t>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pinto</w:t>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.108-121. </w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1518106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40345-026-00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471388v1</w:t>
+                <w:t xml:space="preserve">hal-05600317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Preliminary Validation of the Unpleasant and Pleasant Emotion Regulation Assessment (UPER-A)</w:t>
+                <w:t xml:space="preserve">Psychological support in psychedelic-assisted therapy clinical trials: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Echegaray</w:t>
+                <w:t xml:space="preserve">Bonnie Brusky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Roux</w:t>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Koleck</w:t>
+                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessika Jouvie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02698811261424204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661779v1</w:t>
+                <w:t xml:space="preserve">hal-05593741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Biomarkers and Metabolic Syndrome in Bipolar Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A perspective from the European Network for Bipolar and Emotion Regulation on research and intervention for emotion dysregulation in bipolar disorder: challenges and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra A Zachos</w:t>
+                <w:t xml:space="preserve">Alyson Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehyoung Choi</w:t>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelia Godin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haejin Angela Kwak</w:t>
+                <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2024.116063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1518106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667656v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality and associations with lactate and metabolic syndrome in bipolar disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Preliminary Validation of the Unpleasant and Pleasant Emotion Regulation Assessment (UPER-A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Echegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Zachos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaehyoung Choi</w:t>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Jung</w:t>
+                <w:t xml:space="preserve">Jessika Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Yvane Artheix-Althabegoity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 364, pp.167-177. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671386v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smell of emotion: How wine tasters' olfactory discrimination abilities are affected by mindfulness and thought suppression, a pilot study</w:t>
+                <w:t xml:space="preserve">Mitochondrial Biomarkers and Metabolic Syndrome in Bipolar Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Elali</w:t>
+                <w:t xml:space="preserve">Kassandra A Zachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Jaehyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Sanders</w:t>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
+                <w:t xml:space="preserve">Timofei Chernega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riquier</w:t>
+                <w:t xml:space="preserve">Haejin Angela Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 251, pp.104643. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 339, pp.116063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2024.116063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859947v1</w:t>
+                <w:t xml:space="preserve">hal-04667656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous experiences of people with bipolar disorder during euthymia: Profiles of global remission and personal recovery</w:t>
+                <w:t xml:space="preserve">Diet quality and associations with lactate and metabolic syndrome in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Munuera</w:t>
+                <w:t xml:space="preserve">Kassandra Zachos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaehyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Compagnone</w:t>
+                <w:t xml:space="preserve">Jae Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjc.12519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2024.05.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471395v1</w:t>
+                <w:t xml:space="preserve">hal-04671386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing personal recovery in severe mental illness: French psychometric validation of the Questionnaire about the Process of Recovery (QPR-Fr).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Munuera</w:t>
+                <w:t xml:space="preserve">The smell of emotion: How wine tasters' olfactory discrimination abilities are affected by mindfulness and thought suppression, a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Felix</w:t>
+                <w:t xml:space="preserve">Victoria Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Prouteau</w:t>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Caiada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guionnet</w:t>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/prj0000601⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839917v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in the mind's eye of individuals with bipolar disorders: An exploration of the content and characteristics of mental images in different thymic phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous experiences of people with bipolar disorder during euthymia: Profiles of global remission and personal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M Bailara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Echegaray</w:t>
+                <w:t xml:space="preserve">Philippe Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Di Simplicio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural and Cognitive Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1352465823000401⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (2), pp.513-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjc.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566518v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des schémas précoces inadaptés (SPI) dans le dysfonctionnement relationnel des personnes ayant un trouble bipolaire en phase d'euthymie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterizing personal recovery in severe mental illness: French psychometric validation of the Questionnaire about the Process of Recovery (QPR-Fr).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weil</w:t>
+                <w:t xml:space="preserve">Simon Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
+                <w:t xml:space="preserve">Antoinette Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Caiada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.016⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/prj0000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195107v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre pour penser la place du psychologue dans les prises en charge à domicile en psychopathologie périnatale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">What's in the mind's eye of individuals with bipolar disorders: An exploration of the content and characteristics of mental images in different thymic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Echegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Di Simplicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural and Cognitive Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1352465823000401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dev.233.0223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566528v1</w:t>
+                <w:t xml:space="preserve">hal-04566518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d’une intervention psychosociale StomieCare auprès de patients opérés d’un cancer du rectum avec stomie temporaire : une étude pilote de faisabilité, d’acceptabilité et d’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Denost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (3), pp.147-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32604/po.2023.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surf therapy, an innovative tool for psychosocial rehabilitation!</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Quel cadre pour penser la place du psychologue dans les prises en charge à domicile en psychopathologie périnatale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2552⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.223-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.233.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566521v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is wine an emotional object? Measurements of the subjective and automatic components of emotions in a wine-tasting situation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
+                <w:t xml:space="preserve">Rôle des schémas précoces inadaptés (SPI) dans le dysfonctionnement relationnel des personnes ayant un trouble bipolaire en phase d'euthymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7634⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566514v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations de tabac et d’alcool chez des femmes traitées pour un cancer du sein dans un service de chirurgie oncologique : des comportements fréquents à considérer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allafort</w:t>
+                <w:t xml:space="preserve">Surf therapy, an innovative tool for psychosocial rehabilitation!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Barthelemy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ainhoa Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.07.005⟩</w:t>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (2), pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970581v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between childhood maltreatment and the clinical course of bipolar disorders: a survival analysis of mood recurrences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is wine an emotional object? Measurements of the subjective and automatic components of emotions in a wine-tasting situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belzeaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Loftus</w:t>
+                <w:t xml:space="preserve">Ines Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13401⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554884v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommations de tabac et d’alcool chez des femmes traitées pour un cancer du sein dans un service de chirurgie oncologique : des comportements fréquents à considérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrault-Couchouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beracochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Risch</w:t>
+                <w:t xml:space="preserve">Michel Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Vincent Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Cussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Valerie Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.307-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577632v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Assessment Process of Family Functioning in Adult Bipolar Disorders: A PRISMA Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Compagnone</w:t>
+                <w:t xml:space="preserve">Association between childhood maltreatment and the clinical course of bipolar disorders: a survival analysis of mood recurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grillault Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Husky</w:t>
+                <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lebourleux</w:t>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">K. M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030841⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (4), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664188v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Improving the Assessment Process of Family Functioning in Adult Bipolar Disorders: A PRISMA Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+                <w:t xml:space="preserve">Mathilde M. Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">Paul Lebourleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568951v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Irena Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+                <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Olié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141485v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of medication adherence in patients with Bipolar Disorder along 2 years-follow-up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 282, pp.812-819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.192⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171247v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental imagery in bipolar disorder: A PRISMA-compliant systematic review of its characteristics, content and relation to emotion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbct.2021.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03778908v1</w:t>
+                <w:t xml:space="preserve">hal-03141485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the remission heterogeneity in bipolar disorders: The importance of early maladaptive schemas (EMS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Trajectories of medication adherence in patients with Bipolar Disorder along 2 years-follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 277, pp.857-868. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.08.079⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 282, pp.812-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109186v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration des Schémas Précoces Inadaptés (SPI) chez les personnes adultes atteintes de troubles bipolaires: une revue systématique de la littérature scientifique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental imagery in bipolar disorder: A PRISMA-compliant systematic review of its characteristics, content and relation to emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.267-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbct.2021.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03489513v1</w:t>
+                <w:t xml:space="preserve">hal-03778908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation thérapeutique : un levier pour modifier les perceptions du trouble bipolaire chez les aidants familiaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of the remission heterogeneity in bipolar disorders: The importance of early maladaptive schemas (EMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486812v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le dispositif d’annonce diagnostique en santé mentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exploration des Schémas Précoces Inadaptés (SPI) chez les personnes adultes atteintes de troubles bipolaires: une revue systématique de la littérature scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chevrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45, pp.451 - 453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 46, pp.65 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488417v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and determinants of cognitive impairment in the euthymic phase of bipolar disorders: results from the FACE-BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">L’éducation thérapeutique : un levier pour modifier les perceptions du trouble bipolaire chez les aidants familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.239 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291718001186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02549189v1</w:t>
+                <w:t xml:space="preserve">hal-03486812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations pour la prise en charge de la dépression dans le cadre des soins primaires : analyse systématique de la littérature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence and determinants of cognitive impairment in the euthymic phase of bipolar disorders: results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291718001186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623809v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme d’éducation thérapeutique destiné à des parents d’enfant avec un TSA : résultats préliminaires concernant l’efficacité du programme ETAP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Penser le dispositif d’annonce diagnostique en santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M’bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (5), pp.421-428. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 45, pp.451 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625045v1</w:t>
+                <w:t xml:space="preserve">hal-03488417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préconisations pour la prise en charge de la dépression dans le cadre des soins primaires : analyse systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Volant</w:t>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Etain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323571v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity: Beware its involvement in traffic accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Un programme d’éducation thérapeutique destiné à des parents d’enfant avec un TSA : résultats préliminaires concernant l’efficacité du programme ETAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+                <w:t xml:space="preserve">M. Poumeyreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Contrand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (5), pp.421-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820394v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological exploration of individual, family, and environmental contributions to parental quality of life in autism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solenne Roux</w:t>
+                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Dargél</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Portex</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366011v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation thérapeutique : un modèle pertinent pour accompagner les parents d'enfant avec un Trouble du Spectre de l'Autisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Emotional reactivity: Beware its involvement in traffic accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel-Pierre Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.290 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tpe/2017013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04623868v1</w:t>
+                <w:t xml:space="preserve">hal-01820394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ecological exploration of individual, family, and environmental contributions to parental quality of life in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854491v1</w:t>
+                <w:t xml:space="preserve">hal-03366011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vânia Hirakata</w:t>
+                <w:t xml:space="preserve">L'éducation thérapeutique : un modèle pertinent pour accompagner les parents d'enfant avec un Trouble du Spectre de l'Autisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poumeyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.20203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2017013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676207v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroldo A Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Guillot</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Hirakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (8), pp.788 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676202v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need for an Ecological Approach to Parental Stress in Autism Spectrum Disorders: The Combined Role of Individual and Environmental Factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2719-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365917v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing needs in parents of children with autism spectrum disorder: A crucial preliminary step to target relevant issues for support programs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bouvard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Corréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual and Developmental Disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13668250.2015.1023707⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365906v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect intensity measure in bipolar disorders: A multidimensional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Daban</w:t>
+                <w:t xml:space="preserve">The Need for an Ecological Approach to Parental Stress in Autism Spectrum Disorders: The Combined Role of Individual and Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raymond</w:t>
+                <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raust</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.12.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (6), pp.1895-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2719-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956630v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Assessing needs in parents of children with autism spectrum disorder: A crucial preliminary step to target relevant issues for support programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Henry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 127 (2), pp.136-44. </w:t>
+              <w:t xml:space="preserve">Journal of Intellectual and Developmental Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13668250.2015.1023707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00724982v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Affect intensity measure in bipolar disorders: A multidimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">C. Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700452v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind wandering and driving: a responsibility case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.e8105⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (2), pp.136-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982577v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00724982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining bipolar mood states with quantitative measurement of inhibition/activation and emotional reactivity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2010.04.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00553835v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of a dimensional scale exploring mood disorders: MAThyS (Multidimensional Assessment of Thymic States).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mind wandering and driving: a responsibility case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Laborey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 345, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.e8105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-244X-8-82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00342746v1</w:t>
+                <w:t xml:space="preserve">hal-00982577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defining bipolar mood states with quantitative measurement of inhibition/activation and emotional reactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1-3), pp.300-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2010.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00553835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and validation of a dimensional scale exploring mood disorders: MAThyS (Multidimensional Assessment of Thymic States).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollon Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-244X-8-82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00342746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Depressive mixed state: Evidence for a new form of depressive state in type I and II bipolar patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5871,288 +6134,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of distractors on olfactory identification ability in schizophrenia patients and controls: relationships to negative symptomatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Hamtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of distractors on olfactory identification ability in schizophrenia patients and controls: relationships to negative symptomatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Hamtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6162,422 +6425,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and biological features associated to bipolar disorder with comorbid migraine: results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Patoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Psychiatry, 66 (S1), pp.EPP0537, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de régulation des émotions positives et négatives : quelles particularités chez des personnes ayant des troubles bipolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Echegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvane Artheix-Althabegoity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre parent d’un enfant autiste: quels besoins spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6587,174 +6850,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2648 – Having a child with autism: What kind of needs and support expectations for parents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, pp.1, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0924-9338(13)77277-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6764,373 +7027,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et troubles du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meyer, V., Stella, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité(s) et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les dossiers d'empan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins pour les parents en protection de l’enfance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meyer, V., Stella, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité(s) et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les dossiers d'Empan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme ETAP : Education Thérapeutique Autisme et Parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Derguy.C., Cappe, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et trouble du spectre de l'autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie quantitative et psychométrie de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olié, J-P; Haffen, E.; Bellivier, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités sur les maladies dépressives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2257207335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7140,219 +7403,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rétablissement en santé mentale : quand les « patients » redeviennent des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles mentaux : quand la stigmatisation d’aujourd’hui reflète les conceptions d’hier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Follenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7499,51 +7762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Dodd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1518106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra A Zachos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Chernega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haejin Angela Kwak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.116063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Zachos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Caiada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M Bailara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Simplicio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.233.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ordonez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saint Geours" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saint Geours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2552" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault-Couchouron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beracochea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allafort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barthelemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Husky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lebourleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030841" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2021.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.079" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munuera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.09.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pingault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.07.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poumeyreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XCRVT5FX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2010.04.028" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00342746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-8-82" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Hamtat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00712685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crois&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77277-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Brusky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811261424204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Dodd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1518106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra A Zachos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Chernega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haejin Angela Kwak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.116063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Zachos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Caiada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guionnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M Bailara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Simplicio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044901" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.233.0223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ordonez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saint Geours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saint Geours" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault-Couchouron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beracochea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allafort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barthelemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.07.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Husky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lebourleux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2021.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munuera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pingault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poumeyreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XCRVT5FX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J41T5D7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2010.04.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00342746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-8-82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Hamtat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00712685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis Ferreira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crois&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77277-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>