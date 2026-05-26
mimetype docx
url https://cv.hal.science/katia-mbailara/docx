--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1289,486 +1289,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in the mind's eye of individuals with bipolar disorders: An exploration of the content and characteristics of mental images in different thymic phases</w:t>
+                <w:t xml:space="preserve">Implémentation d’une intervention psychosociale StomieCare auprès de patients opérés d’un cancer du rectum avec stomie temporaire : une étude pilote de faisabilité, d’acceptabilité et d’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M Bailara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Echegaray</w:t>
+                <w:t xml:space="preserve">Stephane Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Di Simplicio</w:t>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural and Cognitive Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1352465823000401⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566518v1</w:t>
+                <w:t xml:space="preserve">hal-04566530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d’une intervention psychosociale StomieCare auprès de patients opérés d’un cancer du rectum avec stomie temporaire : une étude pilote de faisabilité, d’acceptabilité et d’efficacité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel cadre pour penser la place du psychologue dans les prises en charge à domicile en psychopathologie périnatale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Denost</w:t>
+                <w:t xml:space="preserve">Victoire Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
+                <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.147-157. </w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.223-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2023.044901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dev.233.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566530v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre pour penser la place du psychologue dans les prises en charge à domicile en psychopathologie périnatale ?</w:t>
+                <w:t xml:space="preserve">Rôle des schémas précoces inadaptés (SPI) dans le dysfonctionnement relationnel des personnes ayant un trouble bipolaire en phase d'euthymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Briand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.233.0223⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566528v1</w:t>
+                <w:t xml:space="preserve">hal-04195107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des schémas précoces inadaptés (SPI) dans le dysfonctionnement relationnel des personnes ayant un trouble bipolaire en phase d'euthymie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Weil</w:t>
+                <w:t xml:space="preserve">What's in the mind's eye of individuals with bipolar disorders: An exploration of the content and characteristics of mental images in different thymic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Echegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martina Di Simplicio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Behavioural and Cognitive Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1352465823000401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195107v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surf therapy, an innovative tool for psychosocial rehabilitation!</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99 (2), pp.107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,51 +1897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine an emotional object? Measurements of the subjective and automatic components of emotions in a wine-tasting situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Elali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,429 +2548,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.129-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568951v1</w:t>
+                <w:t xml:space="preserve">hal-03141485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gard</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+                <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Olié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134, pp.129-137. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141485v1</w:t>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of medication adherence in patients with Bipolar Disorder along 2 years-follow-up</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 282, pp.812-819. </w:t>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.267-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3220,77 +3220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the remission heterogeneity in bipolar disorders: The importance of early maladaptive schemas (EMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and determinants of cognitive impairment in the euthymic phase of bipolar disorders: results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,1194 +3824,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations pour la prise en charge de la dépression dans le cadre des soins primaires : analyse systématique de la littérature</w:t>
+                <w:t xml:space="preserve">An ecological exploration of individual, family, and environmental contributions to parental quality of life in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Foucaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Marine Portex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623809v1</w:t>
+                <w:t xml:space="preserve">hal-03366011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme d’éducation thérapeutique destiné à des parents d’enfant avec un TSA : résultats préliminaires concernant l’efficacité du programme ETAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préconisations pour la prise en charge de la dépression dans le cadre des soins primaires : analyse systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Derguy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. M’bailara</w:t>
+                <w:t xml:space="preserve">Jérôme Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625045v1</w:t>
+                <w:t xml:space="preserve">hal-04623809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un programme d’éducation thérapeutique destiné à des parents d’enfant avec un TSA : résultats préliminaires concernant l’efficacité du programme ETAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poumeyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Dargél</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (5), pp.421-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323571v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional reactivity: Beware its involvement in traffic accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Contrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel-Pierre Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.290 - 294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological exploration of individual, family, and environmental contributions to parental quality of life in autism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solenne Roux</w:t>
+                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Portex</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 268, pp.87-93. </w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.348-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366011v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation thérapeutique : un modèle pertinent pour accompagner les parents d'enfant avec un Trouble du Spectre de l'Autisme ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Pingault</w:t>
+                <w:t xml:space="preserve">Nadia Corréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Poumeyreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tpe/2017013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623868v1</w:t>
+                <w:t xml:space="preserve">hal-01676202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éducation thérapeutique : un modèle pertinent pour accompagner les parents d'enfant avec un Trouble du Spectre de l'Autisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroldo A Dargél</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Hirakata</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Poumeyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.20203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2017013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676207v1</w:t>
+                <w:t xml:space="preserve">hal-04623868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lajnef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Aroldo A Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. M'Bailara</w:t>
+                <w:t xml:space="preserve">Vânia Hirakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (8), pp.788 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854491v1</w:t>
+                <w:t xml:space="preserve">hal-01676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guillot</w:t>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.73-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676202v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for an Ecological Approach to Parental Stress in Autism Spectrum Disorders: The Combined Role of Individual and Environmental Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affect intensity measure in bipolar disorders: A multidimensional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (2), pp.136-44. </w:t>
@@ -5513,295 +5513,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00724982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind wandering and driving: a responsibility case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Laborey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Contrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 345, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.e8105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00700452v1</w:t>
+                <w:t xml:space="preserve">hal-00982577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind wandering and driving: a responsibility case-control study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Laborey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Contrand</w:t>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 345, 7 p. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.e8105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982577v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining bipolar mood states with quantitative measurement of inhibition/activation and emotional reactivity.</w:t>
               </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollon Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and biological features associated to bipolar disorder with comorbid migraine: results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Patoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2648 – Having a child with autism: What kind of needs and support expectations for parents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,199 +7035,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité et troubles du spectre de l’autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels besoins pour les parents en protection de l’enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meyer, V., Stella, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité(s) et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les dossiers d'empan, 2021</w:t>
+              <w:t xml:space="preserve">, Les dossiers d'Empan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625052v1</w:t>
+                <w:t xml:space="preserve">hal-04625056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels besoins pour les parents en protection de l’enfance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parentalité et troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meyer, V., Stella, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité(s) et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les dossiers d'Empan, 2021</w:t>
+              <w:t xml:space="preserve">, Les dossiers d'empan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625056v1</w:t>
+                <w:t xml:space="preserve">hal-04625052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme ETAP : Education Thérapeutique Autisme et Parentalité</w:t>
               </w:r>
@@ -7430,51 +7430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rétablissement en santé mentale : quand les « patients » redeviennent des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Munuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7762,51 +7762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Brusky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811261424204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Dodd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1518106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra A Zachos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Chernega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haejin Angela Kwak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.116063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Zachos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Caiada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guionnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M Bailara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Simplicio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044901" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.233.0223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ordonez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saint Geours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saint Geours" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault-Couchouron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beracochea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allafort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barthelemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.07.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Husky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lebourleux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2021.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munuera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pingault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poumeyreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XCRVT5FX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J41T5D7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2010.04.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00342746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-8-82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Hamtat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00712685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis Ferreira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crois&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77277-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Brusky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811261424204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Dodd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1518106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra A Zachos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Chernega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haejin Angela Kwak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.116063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Zachos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.05.167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Caiada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guionnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Briand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M Bailara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.233.0223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Simplicio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1352465823000401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ordonez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saint Geours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saint Geours" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrault-Couchouron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beracochea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allafort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barthelemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.07.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Husky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lebourleux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2021.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munuera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pingault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Contrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel-Pierre Bouvard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623868v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poumeyreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XCRVT5FX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J41T5D7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Orriols" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Laborey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e8105" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553835v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2010.04.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00342746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-8-82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Hamtat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Doron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00712685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis Ferreira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crois&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)77277-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625052v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>