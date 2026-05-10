--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -880,51 +880,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
@@ -942,106 +942,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264308v1</w:t>
+                <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
+                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
@@ -1059,73 +1050,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353783v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05360873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Yelnik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poteaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04903790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05360873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Yelnik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poteaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04903790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>