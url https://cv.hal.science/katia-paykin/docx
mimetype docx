--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katia Paykin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплекс «предлог + форма предложного падежа» в речи носителей эритажного русского языка с доминирующим французским языком</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian research. History and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Корпусное исследование метеонимов во французском и русском языках: к постановке проблемы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative Aspects of Modern Linguistics and Linguo-didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam ne pisalos’ i mečtalos’: alternating dative reflexive constructions revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11185-017-9180-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (n° 71) pp.43-74. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.071.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byt’INF ‘être’ + SNDAT : le cas particulier de l’infinitif modal en russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (N° 193) pp.49-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.193.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectifs d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36-1, pp.20-55. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.36.1.02pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pleut des idées reçues: NP expansions of weather verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, French Syntax in Contrast, 33:2, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.33.2.08pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures comparatives en russe, le cas particulier des structures en čem-tem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (n° 174), pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal possessor structures and inalienability in Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.329-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1027373010332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definiteness in a language without articles : a case-study of Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Syntaxe de la définitude, N°31/2002, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, états et substances: un essai météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Temps et aspect: de la grammaire au lexique, 10, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’effet de la proximité / distance linguistique en L2 ? Quelques remarques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Research methodologies in the field of L2 acquisition and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive particles in discourse : Russian vs. Romance & Germanic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive and restrictive quantification in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Mostrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 507 p., 2018, 9782364240506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling Time: Tensed and Temporal Meaning Between Philosophy and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Majolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2015, 9781443871679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive relations in L2 French: contrasting acquisitional trends of Italian and Russian learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Cesare Anna Maria &amp; Andorno Cecilia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.265-309, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.278.09ben⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian Partitive and Verbal Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Luraghi,Tuomas Huumo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitive Cases and Related Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, 2014, 3110346060, 9783110346060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian genitive within the NP and the VP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carlier &amp; Jean-Christophe Verstraete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.55-104, 2013, 9789027228154 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cagral.5.05pet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior adjectives : Dynamic, agentive and unergative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiyo Nishida and Cinzia Russi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building a bridge between linguistic communities of the Old and the New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2012, 9789042035591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms et verbes météorologiques : des matières aux événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lille 3, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003LIL30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katia Paykin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплекс «предлог + форма предложного падежа» в речи носителей эритажного русского языка с доминирующим французским языком</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian research. History and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Корпусное исследование метеонимов во французском и русском языках: к постановке проблемы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative Aspects of Modern Linguistics and Linguo-didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam ne pisalos’ i mečtalos’: alternating dative reflexive constructions revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11185-017-9180-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (n° 71) pp.43-74. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.071.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byt’INF ‘être’ + SNDAT : le cas particulier de l’infinitif modal en russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (N° 193) pp.49-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.193.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectifs d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36-1, pp.20-55. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.36.1.02pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pleut des idées reçues: NP expansions of weather verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, French Syntax in Contrast, 33:2, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.33.2.08pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures comparatives en russe, le cas particulier des structures en čem-tem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (n° 174), pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal possessor structures and inalienability in Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.329-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1027373010332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definiteness in a language without articles : a case-study of Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Syntaxe de la définitude, N°31/2002, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, états et substances: un essai météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Temps et aspect: de la grammaire au lexique, 10, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’effet de la proximité / distance linguistique en L2 ? Quelques remarques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Research methodologies in the field of L2 acquisition and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive particles in discourse : Russian vs. Romance & Germanic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive and restrictive quantification in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Mostrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 507 p., 2018, 9782364240506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling Time: Tensed and Temporal Meaning Between Philosophy and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Majolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2015, 9781443871679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive relations in L2 French: contrasting acquisitional trends of Italian and Russian learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Cesare Anna Maria &amp; Andorno Cecilia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.265-309, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.278.09ben⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian Partitive and Verbal Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Luraghi,Tuomas Huumo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitive Cases and Related Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, 2014, 3110346060, 9783110346060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian genitive within the NP and the VP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carlier &amp; Jean-Christophe Verstraete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.55-104, 2013, 9789027228154 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cagral.5.05pet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior adjectives : Dynamic, agentive and unergative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiyo Nishida and Cinzia Russi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building a bridge between linguistic communities of the Old and the New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2012, 9789042035591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms et verbes météorologiques : des matières aux événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lille 3, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003LIL30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11185-017-9180-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.36.1.02pay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.33.2.08pay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027373010332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.278.09ben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cagral.5.05pet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003LIL30011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11185-017-9180-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.36.1.02pay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.33.2.08pay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027373010332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.278.09ben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cagral.5.05pet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003LIL30011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>