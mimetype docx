--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katia Paykin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплекс «предлог + форма предложного падежа» в речи носителей эритажного русского языка с доминирующим французским языком</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian research. History and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Корпусное исследование метеонимов во французском и русском языках: к постановке проблемы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative Aspects of Modern Linguistics and Linguo-didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam ne pisalos’ i mečtalos’: alternating dative reflexive constructions revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11185-017-9180-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (n° 71) pp.43-74. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.071.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byt’INF ‘être’ + SNDAT : le cas particulier de l’infinitif modal en russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (N° 193) pp.49-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.193.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectifs d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36-1, pp.20-55. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.36.1.02pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pleut des idées reçues: NP expansions of weather verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, French Syntax in Contrast, 33:2, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.33.2.08pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures comparatives en russe, le cas particulier des structures en čem-tem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (n° 174), pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal possessor structures and inalienability in Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.329-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1027373010332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definiteness in a language without articles : a case-study of Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Syntaxe de la définitude, N°31/2002, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, états et substances: un essai météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Temps et aspect: de la grammaire au lexique, 10, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’effet de la proximité / distance linguistique en L2 ? Quelques remarques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Research methodologies in the field of L2 acquisition and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive particles in discourse : Russian vs. Romance & Germanic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive and restrictive quantification in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Mostrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 507 p., 2018, 9782364240506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling Time: Tensed and Temporal Meaning Between Philosophy and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Majolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2015, 9781443871679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive relations in L2 French: contrasting acquisitional trends of Italian and Russian learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Cesare Anna Maria &amp; Andorno Cecilia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.265-309, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.278.09ben⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian Partitive and Verbal Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Luraghi,Tuomas Huumo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitive Cases and Related Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, 2014, 3110346060, 9783110346060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian genitive within the NP and the VP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carlier &amp; Jean-Christophe Verstraete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.55-104, 2013, 9789027228154 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cagral.5.05pet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior adjectives : Dynamic, agentive and unergative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiyo Nishida and Cinzia Russi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building a bridge between linguistic communities of the Old and the New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2012, 9789042035591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms et verbes météorologiques : des matières aux événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lille 3, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003LIL30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katia Paykin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплекс «предлог + форма предложного падежа» в речи носителей эритажного русского языка с доминирующим французским языком</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian research. History and Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.78-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Корпусное исследование метеонимов во французском и русском языках: к постановке проблемы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative Aspects of Modern Linguistics and Linguo-didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam ne pisalos’ i mečtalos’: alternating dative reflexive constructions revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11185-017-9180-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (n° 71) pp.43-74. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.071.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byt’INF ‘être’ + SNDAT : le cas particulier de l’infinitif modal en russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (N° 193) pp.49-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.193.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectifs d’évaluation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36-1, pp.20-55. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.36.1.02pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pleut des idées reçues: NP expansions of weather verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, French Syntax in Contrast, 33:2, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.33.2.08pay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures comparatives en russe, le cas particulier des structures en čem-tem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (n° 174), pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal possessor structures and inalienability in Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.329-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1027373010332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definiteness in a language without articles : a case-study of Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Syntaxe de la définitude, N°31/2002, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, états et substances: un essai météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Temps et aspect: de la grammaire au lexique, 10, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’effet de la proximité / distance linguistique en L2 ? Quelques remarques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Research methodologies in the field of L2 acquisition and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive particles in discourse : Russian vs. Romance & Germanic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive and restrictive quantification in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Mostrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 507 p., 2018, 9782364240506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling Time: Tensed and Temporal Meaning Between Philosophy and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Majolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2015, 9781443871679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive relations in L2 French: contrasting acquisitional trends of Italian and Russian learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Benazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Cesare Anna Maria &amp; Andorno Cecilia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.265-309, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.278.09ben⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian Partitive and Verbal Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Luraghi,Tuomas Huumo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitive Cases and Related Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, 2014, 3110346060, 9783110346060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian genitive within the NP and the VP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carlier &amp; Jean-Christophe Verstraete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.55-104, 2013, 9789027228154 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cagral.5.05pet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior adjectives : Dynamic, agentive and unergative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiyo Nishida and Cinzia Russi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building a bridge between linguistic communities of the Old and the New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2012, 9789042035591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms et verbes météorologiques : des matières aux événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lille 3, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003LIL30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11185-017-9180-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.36.1.02pay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.33.2.08pay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027373010332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.278.09ben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cagral.5.05pet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003LIL30011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11185-017-9180-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.193.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.36.1.02pay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.33.2.08pay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027373010332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.278.09ben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cagral.5.05pet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04560342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003LIL30011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>