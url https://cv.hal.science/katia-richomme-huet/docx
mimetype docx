--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1634,209 +1634,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène successoral</w:t>
+                <w:t xml:space="preserve">Femmes repreneures : toujours des défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien de Freyman</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude d'Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.9. </w:t>
+              <w:t xml:space="preserve">, 2012, 2 (14), pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.014.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.014.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628431v1</w:t>
+                <w:t xml:space="preserve">hal-03628427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes repreneures : toujours des défis à relever</w:t>
+                <w:t xml:space="preserve">Le phénomène successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude d'Andria</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Freyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (14), pp.58-66. </w:t>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.014.0058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.014.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628427v1</w:t>
+                <w:t xml:space="preserve">hal-03628431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging the happiness of older employees at Sodexo France</w:t>
               </w:r>
@@ -2205,209 +2205,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre les pratiques de ressources humaines et intrapreneuriales en PME</w:t>
+                <w:t xml:space="preserve">Vers la mise en œuvre d'une démarche d'intelligence économique pour l'artisanat en Région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude d'Andria</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39, pp.136-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.039.0136⟩</w:t>
+              <w:t xml:space="preserve">, 2011, n° 40 (10), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.040.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628439v1</w:t>
+                <w:t xml:space="preserve">hal-03628436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la mise en œuvre d'une démarche d'intelligence économique pour l'artisanat en Région PACA</w:t>
+                <w:t xml:space="preserve">Interactions entre les pratiques de ressources humaines et intrapreneuriales en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Paturel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude d'Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 40 (10), pp.158-172. </w:t>
+              <w:t xml:space="preserve">, 2011, 39, pp.136-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.040.0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.039.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628436v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Takeovership Toolbox 2.0</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir de l'activité artisanale passe-t-il par l'activité entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. 6 (1), pp.29-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3258,69 +3258,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Responsibility Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422057v1</w:t>
+                <w:t xml:space="preserve">hal-03422056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the employee psychological contract and motivation in a contemporary non-profit organisation</w:t>
               </w:r>
@@ -3340,69 +3340,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Responsibility Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422056v1</w:t>
+                <w:t xml:space="preserve">hal-03422057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3734,51 +3734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295551EC"/>
+    <w:nsid w:val="F23AADE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3965,51 +3965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-richomme-huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin-Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richomme-Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01396-1_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315582009-23/france-father%E2%80%93daughter-succession-france-onet-group-case-study-katia-richomme-huet-julien-de-freyman?context=ubx&amp;amp;refId=35ab9bd3-8210-4b83-814b-2cf8e7b7beaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315582009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.213.00069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.698892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vial" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9W631MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015411ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2013.054966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018270ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Franklin-Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLX946M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.29-47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.79-86" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.161-179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE51D6DE983CE9CB9FE7571E1BDEB9977F4E7B46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/larsg/2009032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.061.0029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008501ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008694ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-richomme-huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin-Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richomme-Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01396-1_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315582009-23/france-father%E2%80%93daughter-succession-france-onet-group-case-study-katia-richomme-huet-julien-de-freyman?context=ubx&amp;amp;refId=35ab9bd3-8210-4b83-814b-2cf8e7b7beaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315582009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.213.00069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.698892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vial" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9W631MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015411ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2013.054966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018270ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Franklin-Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLX946M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.29-47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.79-86" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.161-179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE51D6DE983CE9CB9FE7571E1BDEB9977F4E7B46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/larsg/2009032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.061.0029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008501ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008694ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>