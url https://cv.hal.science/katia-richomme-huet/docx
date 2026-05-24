--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,3679 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3627 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> KATIA RICHOMME_HUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Dean for Research at Kedge Business School</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katia-richomme-huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9961-6264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=fKHllKMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat d'inclusion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées – nouveaux paradigmes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781836120278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ducassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Sustainable Entrepreneurship Looks Like: An Exploratory Study from a Student Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, Springer International Publishing, pp.155-177, 2014, International Studies in Entrepreneurship, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01396-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche stratégique d’un acadépreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.7-13, 2012, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.30048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fragilités liées à la personnalisation de la transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.63-72, 2012, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.30108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: Father–Daughter Succession in France: The ONET Group Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Father-Daughter Succession in Family Business - A Cross-Cultural Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-115, 2011, 9781315582009. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315582009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard historique sur le travail indépendant des femmes en France à l’aube de la crise sanitaire du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 212 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.213.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec des jeunes entreprises technologiquement innovantes (JETI): une lecture par le marketing entrepreneurial (ME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petzold Dumeynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual System of Antecedents and Processes in Social Entrepreneurship Opportunity Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.698892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement des Mampreneurs en France: phénomène féministe libéral ou radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Lessons From a “Mompreneurs” Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.18-27. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joe.21550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mumpreneurship: a new concept for an old phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.251-275. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2013.054966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche stratégique : Entreprendre et croître, sous la direction de Katia Richomme-Huet, Gilles Guieu, et Gilles Paché, Travail et Gouvernance, Presses uinversitaires de Provence, 2012, 251 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.184. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1015411ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial par et pour les mampreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018270ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the happiness of older employees at Sodexo France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Franklin-Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joe.21464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVIII (46), pp.349. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.046.0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes repreneures : toujours des défis à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (14), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.014.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène successoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.014.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre gestion des Hénokiens. Une perspective séculaire des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et gestion de la responsabilité sociétale des entreprises CAC 40 : Analyse de leur communication sur leur politique RSE entre 2006 et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.255.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les pratiques de ressources humaines et intrapreneuriales en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.136-148. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.039.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d'une démarche d'intelligence économique pour l'artisanat en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 40 (10), pp.158-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.040.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche contingente des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.200.79-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises familiales et phénomène successoral. Pour une approche intégrée des modes de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.161-179. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.200.161-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Takeovership Toolbox 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude d'Andria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.2.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles au transfert du « réseau social » dans la transmission de l'entreprise artisanale familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Freyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 237-238, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/larsg/2009032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de l'activité artisanale passe-t-il par l'activité entrepreneuriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 6 (1), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.061.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interprétation des stratégies artisanales à partir des trajectoires professionnelles dans le secteur des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3-4), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008501ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cotraitance au management relationnel: le cas d’une coopérative artisanale du secteur du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008694ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the employee psychological contract and motivation in a contemporary non-profit organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Responsibility Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the employee psychological contract and motivation in a contemporary non-profit organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Responsibility Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2012, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.30013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3734,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F23AADE2"/>
+    <w:nsid w:val="6CC7654B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3965,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-richomme-huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin-Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richomme-Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01396-1_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315582009-23/france-father%E2%80%93daughter-succession-france-onet-group-case-study-katia-richomme-huet-julien-de-freyman?context=ubx&amp;amp;refId=35ab9bd3-8210-4b83-814b-2cf8e7b7beaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315582009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.213.00069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.698892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vial" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9W631MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015411ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2013.054966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018270ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Franklin-Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLX946M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.29-47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.79-86" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.161-179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE51D6DE983CE9CB9FE7571E1BDEB9977F4E7B46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/larsg/2009032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.061.0029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008501ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008694ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katia-richomme-huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=fKHllKMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin-Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richomme-Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducassy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01396-1_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315582009-23/france-father%E2%80%93daughter-succession-france-onet-group-case-study-katia-richomme-huet-julien-de-freyman?context=ubx&amp;amp;refId=35ab9bd3-8210-4b83-814b-2cf8e7b7beaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315582009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.213.00069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petzold Dumeynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.698892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9W631MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2013.054966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015411ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018270ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Franklin-Johnson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLX946M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0349" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0136" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.79-86" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.161-179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE51D6DE983CE9CB9FE7571E1BDEB9977F4E7B46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.29-47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/larsg/2009032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.061.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008501ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008694ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.30013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>