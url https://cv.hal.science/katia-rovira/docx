--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -780,256 +780,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601456v1</w:t>
+                <w:t xml:space="preserve">hal-02326701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
+                <w:t xml:space="preserve">Cecile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Landure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326701v1</w:t>
+                <w:t xml:space="preserve">hal-03601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement mutuel comme condition de succès d’un test de Turing non-verbal</w:t>
               </w:r>
@@ -1832,235 +1832,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning Implicit Motor Learning as Instantiated by the Pursuit-Tracking Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental rotation in blind and sighted adolescents: The effects of haptic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+                <w:t xml:space="preserve">Damaris Baena-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64 (10), pp.2003-2011. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (3), pp.153 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470218.2011.573566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298224v1</w:t>
+                <w:t xml:space="preserve">hal-01930863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental rotation in blind and sighted adolescents: The effects of haptic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questioning Implicit Motor Learning as Instantiated by the Pursuit-Tracking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damaris Baena-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (3), pp.153 - 160. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (10), pp.2003-2011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2011.573566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930863v1</w:t>
+                <w:t xml:space="preserve">hal-04298224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation de situations d'incertitude et variabilité des points de vue sur le hasard</w:t>
               </w:r>
@@ -2148,200 +2148,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Classification of Traditional and Computerized Media in Three Adolescents Who Are Blind</w:t>
+                <w:t xml:space="preserve">Le développement de la catégorisation d’objets et d’expressions émotionnelles chez l’enfant trisomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104-105, pp.481-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136990v1</w:t>
+                <w:t xml:space="preserve">hal-02328905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la catégorisation d’objets et d’expressions émotionnelles chez l’enfant trisomique</w:t>
+                <w:t xml:space="preserve">Tactile Classification of Traditional and Computerized Media in Three Adolescents Who Are Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe D Brun</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (7), pp.430-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0145482X0910300707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328905v1</w:t>
+                <w:t xml:space="preserve">hal-02136990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appropriation of prosthetic devices for reading computer screens and network interactions via tactile perception</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,230 +4076,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
+                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371757v1</w:t>
+                <w:t xml:space="preserve">hal-02372012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
+                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372012v1</w:t>
+                <w:t xml:space="preserve">hal-02371757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer en triade à trois mois : engagement précoce dans un système social complexe</w:t>
               </w:r>
@@ -4678,217 +4678,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interaction numérique tactile chez des adolescents déficients visuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La catégorisation des expressions émotionnelles chez les enfants avec TSA : analyse des stratégies individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Interactions sociales, systèmes intelligents et santé - Programme Autonomie de l’Institut Universitaire d’Ingénierie en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352145v1</w:t>
+                <w:t xml:space="preserve">hal-02331281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des expressions émotionnelles chez les enfants avec TSA : analyse des stratégies individuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interaction numérique tactile chez des adolescents déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France. </w:t>
+              <w:t xml:space="preserve">Journée “Interactions sociales, systèmes intelligents et santé - Programme Autonomie de l’Institut Universitaire d’Ingénierie en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331281v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements biologiques humains et oculométrie : spécificités de l’exploration visuelle des enfants d’âge préscolaire avec TSA en fonction de la nature sociale ou non sociale de la situation</w:t>
               </w:r>
@@ -5477,269 +5477,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352105v1</w:t>
+                <w:t xml:space="preserve">hal-02345588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+                <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Brisson</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345588v1</w:t>
+                <w:t xml:space="preserve">hal-02352105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of early prosodic development in children with autism and of their mother's vocalizations</w:t>
               </w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Bedoin; Martine Janner-Raimondi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petite enfance et handicap : famille, crèche, maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.123-139, 2016, 978-2-7061-2510-2</w:t>
@@ -6267,51 +6267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.244.0409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100552" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.11.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514001074" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.573566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lecoutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0145482X0910300707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2006.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JNGP80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lecoutre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;cuyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;r&#233;-Fam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holvoet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orl&#233;ane Matifas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chibani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Martineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.244.0409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100552" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.11.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514001074" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.573566" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lecoutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0145482X0910300707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2006.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JNGP80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lecoutre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;cuyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;r&#233;-Fam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holvoet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orl&#233;ane Matifas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chibani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>