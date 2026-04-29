--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katja Ploog </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katja-ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-8725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068643306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que tu utilises ici ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafrouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l’oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 84-85 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.158-181. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afas.7496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Perspectives D'interventions En Linguistique Appliquée : Quelles Réponses Face Aux Besoins Sociétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourner en rond : le récit dans la gestion de crise en interaction de soin en réunion d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 133, pp.02001. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213302001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction discursive des objets de soin en addictologie : du protocole de soin en unité méthadone à la santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nouveaux discours de la santé et soin relationnel, 169, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.169.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du locuteur, linguistique de la complexité, linguistique générale : l’apport du français d’Afrique à la linguistique « tout court »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Français d’Afrique. En Afrique. Hors d’Afrique, 202, pp.27-42. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.202.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l’oral et à l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletion de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bildung. Création, formation et visions du monde chez Wilhelm von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement/apprentissage des langues, Hors série n°9, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When language resists. From divergence to language dynamics: A review article of Stability and divergence in language contact: Factors and Mechanisms (Braunmüller and Höder and Kühl, eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.549-570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Negerportugiesisch » de H. Schuchardt et la dynamique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et linéarité discursive : autour du dequeísmo espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of Language Structure in Heterogeneous Speech Communities: the Work of Discourse and the Part of Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.249 - 273. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000008792525200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bakroman abidjanais dans la dynamique de l’intégration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chaû Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘C'est bon pour tout le monde ?’ : la synthèse épisodique comme geste professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans le disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and discursive mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th LIPP Symposium LMU Munich “Language and Migration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l'oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C.Blanche-Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées d'étude Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l’oral entre discours et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIA V, Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Le français n’était pas une montagne pour moi’ — Constructions plus ou moins préfabriquées en contexte de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Construction Grammar 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé globale et thématisation d’un mal-être par le soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque annuel R2DIP « Analyse du discours et institutions sociales : l’expertise discursive dans les domaines de la santé et de la justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des données linguistiques de seconde main : le cas de la correspondance de H.Schuchardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation du savoir linguistique et philologique entre l’Allemagne et l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lorraine, Collection Faits de langues et de sociétés (dir. Luca Greco), 2025, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.204, 2013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-02198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à Abidjan. Pour l’approche syntaxique du non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de faire émerger la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katja Ploog; Maud Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-234, 2025, Faits de langues et de sociétés, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la reformulation dans l’accomplissement interactionnel en contexte de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil, Cindy Lefbvre-Scodeller, Régis Mauroy, Olivier Polge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire et redire. Formes et enjeux de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-160, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité et variation constructionnelle dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bertin, F. Gadet, S. Lehmann, A. Moreno Kerdreux (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-83, 2021, Collection Langages, ISBN-10 2377410588 ISBN-13 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse quantitative de là en français parlé : la grammaticalisation revisitée à l'ère des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bettina Kluge, Wiltrud Mihatsch, Birte Schaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptOralia (145), Narr/Francke/Attempto, https://www.narr.de/kommunikationsdynamiken-zwischen-m%C3%BCndlichkeit-und-schriftlichkeit-18353-1/, 2020, Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit, 978-3-8233-8353-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je fais un mixe » L'élaboration de la mobilité langagière chez les sujets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali-Bencherif M. Z., Calinon A-S, Mahieddine A, Ploog K. &amp; Thamin N. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.113-132, 2018, collection Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition lexicale et variation constructionnelle dans le discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pop, Liana &amp; Curea Ana Maria (eds), L’oral : formes émergentes, corpus et modélisations, Studia Universitatis Babes-Bolyai. Seria Philologia n°4/2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp., 11-30. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté structurelles autour de QUE en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacob &amp; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.159-182, 2013, Studia Romanica et Linguistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières. Question(s) de frontière(s) et frontière(s) en question(s): des isoglosses à la &amp;quot;Mise en signification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2012, Langages, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-indexicalité dans les catégorisations langagières : la dynamique autour du nouchi abidjanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom des langues III. Le nom des langues en Afrique sub-saharienne: pratiques, dénominations, catégorisations. Naming Languages in Sub-Saharan Africa: Practices, Names, Categorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-190, 2009, 9789042922709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiguïté structurelle dans la dynamique langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drescher, Marina &amp; Ingrid Neumann-Holzschuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax der Mündlichkeit in den französischen Varietäten außerhalb Frankreichs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg VerlaG, pp.81-94, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrías en el discurso oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation multiniveau pour l'analyse syntaxique : une étude exploratoire du marqueur discursif po en espagnol au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus de langue parlée face aux défis de la catégorisation et de la quantification : là, un cas de variation en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois entrées en linguistique générale depuis le français en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral, parce que je le veux bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et écrit en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage dans l’enseignement et l'apprentissage des mathématiques » (avec S.Campenet, G.Diebolt et C.Hache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral & l’enseignement / apprentissage des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sémiotique en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation structurelle du discours en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du discours métalinguistique dans l’appropriation des savoirs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases, reformulations et gloses : points de vues linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katja Ploog </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katja-ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-8725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068643306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que tu utilises ici ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafrouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l’oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 84-85 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.158-181. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afas.7496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Perspectives D'interventions En Linguistique Appliquée : Quelles Réponses Face Aux Besoins Sociétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourner en rond : le récit dans la gestion de crise en interaction de soin en réunion d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 133, pp.02001. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213302001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction discursive des objets de soin en addictologie : du protocole de soin en unité méthadone à la santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nouveaux discours de la santé et soin relationnel, 169, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.169.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du locuteur, linguistique de la complexité, linguistique générale : l’apport du français d’Afrique à la linguistique « tout court »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Français d’Afrique. En Afrique. Hors d’Afrique, 202, pp.27-42. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.202.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l’oral et à l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletion de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bildung. Création, formation et visions du monde chez Wilhelm von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement/apprentissage des langues, Hors série n°9, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When language resists. From divergence to language dynamics: A review article of Stability and divergence in language contact: Factors and Mechanisms (Braunmüller and Höder and Kühl, eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.549-570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Negerportugiesisch » de H. Schuchardt et la dynamique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et linéarité discursive : autour du dequeísmo espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of Language Structure in Heterogeneous Speech Communities: the Work of Discourse and the Part of Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.249 - 273. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000008792525200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bakroman abidjanais dans la dynamique de l’intégration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chaû Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘C'est bon pour tout le monde ?’ : la synthèse épisodique comme geste professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans le disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and discursive mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th LIPP Symposium LMU Munich “Language and Migration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l'oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C.Blanche-Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées d'étude Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé globale et thématisation d’un mal-être par le soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque annuel R2DIP « Analyse du discours et institutions sociales : l’expertise discursive dans les domaines de la santé et de la justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Le français n’était pas une montagne pour moi’ — Constructions plus ou moins préfabriquées en contexte de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Construction Grammar 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l’oral entre discours et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIA V, Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des données linguistiques de seconde main : le cas de la correspondance de H.Schuchardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation du savoir linguistique et philologique entre l’Allemagne et l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lorraine, Collection Faits de langues et de sociétés (dir. Luca Greco), 2025, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.204, 2013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-02198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à Abidjan. Pour l’approche syntaxique du non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de faire émerger la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katja Ploog; Maud Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-234, 2025, Faits de langues et de sociétés, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la reformulation dans l’accomplissement interactionnel en contexte de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil, Cindy Lefbvre-Scodeller, Régis Mauroy, Olivier Polge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire et redire. Formes et enjeux de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-160, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité et variation constructionnelle dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bertin, F. Gadet, S. Lehmann, A. Moreno Kerdreux (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-83, 2021, Collection Langages, ISBN-10 2377410588 ISBN-13 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse quantitative de là en français parlé : la grammaticalisation revisitée à l'ère des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bettina Kluge, Wiltrud Mihatsch, Birte Schaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptOralia (145), Narr/Francke/Attempto, https://www.narr.de/kommunikationsdynamiken-zwischen-m%C3%BCndlichkeit-und-schriftlichkeit-18353-1/, 2020, Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit, 978-3-8233-8353-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je fais un mixe » L'élaboration de la mobilité langagière chez les sujets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali-Bencherif M. Z., Calinon A-S, Mahieddine A, Ploog K. &amp; Thamin N. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.113-132, 2018, collection Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition lexicale et variation constructionnelle dans le discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pop, Liana &amp; Curea Ana Maria (eds), L’oral : formes émergentes, corpus et modélisations, Studia Universitatis Babes-Bolyai. Seria Philologia n°4/2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp., 11-30. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté structurelles autour de QUE en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacob &amp; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.159-182, 2013, Studia Romanica et Linguistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières. Question(s) de frontière(s) et frontière(s) en question(s): des isoglosses à la &amp;quot;Mise en signification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2012, Langages, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiguïté structurelle dans la dynamique langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drescher, Marina &amp; Ingrid Neumann-Holzschuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax der Mündlichkeit in den französischen Varietäten außerhalb Frankreichs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg VerlaG, pp.81-94, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-indexicalité dans les catégorisations langagières : la dynamique autour du nouchi abidjanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom des langues III. Le nom des langues en Afrique sub-saharienne: pratiques, dénominations, catégorisations. Naming Languages in Sub-Saharan Africa: Practices, Names, Categorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-190, 2009, 9789042922709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation multiniveau pour l'analyse syntaxique : une étude exploratoire du marqueur discursif po en espagnol au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus de langue parlée face aux défis de la catégorisation et de la quantification : là, un cas de variation en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrías en el discurso oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral, parce que je le veux bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois entrées en linguistique générale depuis le français en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage dans l’enseignement et l'apprentissage des mathématiques » (avec S.Campenet, G.Diebolt et C.Hache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral & l’enseignement / apprentissage des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et écrit en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sémiotique en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation structurelle du discours en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du discours métalinguistique dans l’appropriation des savoirs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases, reformulations et gloses : points de vues linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FC7DFBE"/>
+    <w:nsid w:val="365EC4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-ploog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafrouji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213302001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000008792525200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74875361BE6D9CF8B63C1A8DAAC81AB9EF048585/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02198-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511686" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/934-reflexions-theoriques-et-methodologiques-autour-de-donnees-variationnelles.php" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100573150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042922709&amp;amp;series_number_str=124&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-ploog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafrouji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213302001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000008792525200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74875361BE6D9CF8B63C1A8DAAC81AB9EF048585/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02198-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511686" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/934-reflexions-theoriques-et-methodologiques-autour-de-donnees-variationnelles.php" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100573150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042922709&amp;amp;series_number_str=124&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>