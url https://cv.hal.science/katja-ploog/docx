--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katja Ploog </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katja-ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-8725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068643306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que tu utilises ici ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafrouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l’oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 84-85 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.158-181. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afas.7496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Perspectives D'interventions En Linguistique Appliquée : Quelles Réponses Face Aux Besoins Sociétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourner en rond : le récit dans la gestion de crise en interaction de soin en réunion d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 133, pp.02001. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213302001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction discursive des objets de soin en addictologie : du protocole de soin en unité méthadone à la santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nouveaux discours de la santé et soin relationnel, 169, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.169.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du locuteur, linguistique de la complexité, linguistique générale : l’apport du français d’Afrique à la linguistique « tout court »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Français d’Afrique. En Afrique. Hors d’Afrique, 202, pp.27-42. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.202.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l’oral et à l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletion de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bildung. Création, formation et visions du monde chez Wilhelm von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement/apprentissage des langues, Hors série n°9, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When language resists. From divergence to language dynamics: A review article of Stability and divergence in language contact: Factors and Mechanisms (Braunmüller and Höder and Kühl, eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.549-570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Negerportugiesisch » de H. Schuchardt et la dynamique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et linéarité discursive : autour du dequeísmo espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of Language Structure in Heterogeneous Speech Communities: the Work of Discourse and the Part of Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.249 - 273. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000008792525200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bakroman abidjanais dans la dynamique de l’intégration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chaû Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘C'est bon pour tout le monde ?’ : la synthèse épisodique comme geste professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans le disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and discursive mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th LIPP Symposium LMU Munich “Language and Migration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l'oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C.Blanche-Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées d'étude Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé globale et thématisation d’un mal-être par le soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque annuel R2DIP « Analyse du discours et institutions sociales : l’expertise discursive dans les domaines de la santé et de la justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Le français n’était pas une montagne pour moi’ — Constructions plus ou moins préfabriquées en contexte de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Construction Grammar 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l’oral entre discours et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIA V, Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des données linguistiques de seconde main : le cas de la correspondance de H.Schuchardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation du savoir linguistique et philologique entre l’Allemagne et l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lorraine, Collection Faits de langues et de sociétés (dir. Luca Greco), 2025, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.204, 2013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-02198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à Abidjan. Pour l’approche syntaxique du non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de faire émerger la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katja Ploog; Maud Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-234, 2025, Faits de langues et de sociétés, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la reformulation dans l’accomplissement interactionnel en contexte de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil, Cindy Lefbvre-Scodeller, Régis Mauroy, Olivier Polge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire et redire. Formes et enjeux de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-160, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité et variation constructionnelle dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bertin, F. Gadet, S. Lehmann, A. Moreno Kerdreux (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-83, 2021, Collection Langages, ISBN-10 2377410588 ISBN-13 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse quantitative de là en français parlé : la grammaticalisation revisitée à l'ère des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bettina Kluge, Wiltrud Mihatsch, Birte Schaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptOralia (145), Narr/Francke/Attempto, https://www.narr.de/kommunikationsdynamiken-zwischen-m%C3%BCndlichkeit-und-schriftlichkeit-18353-1/, 2020, Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit, 978-3-8233-8353-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je fais un mixe » L'élaboration de la mobilité langagière chez les sujets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali-Bencherif M. Z., Calinon A-S, Mahieddine A, Ploog K. &amp; Thamin N. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.113-132, 2018, collection Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition lexicale et variation constructionnelle dans le discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pop, Liana &amp; Curea Ana Maria (eds), L’oral : formes émergentes, corpus et modélisations, Studia Universitatis Babes-Bolyai. Seria Philologia n°4/2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp., 11-30. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté structurelles autour de QUE en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacob &amp; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.159-182, 2013, Studia Romanica et Linguistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières. Question(s) de frontière(s) et frontière(s) en question(s): des isoglosses à la &amp;quot;Mise en signification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2012, Langages, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiguïté structurelle dans la dynamique langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drescher, Marina &amp; Ingrid Neumann-Holzschuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax der Mündlichkeit in den französischen Varietäten außerhalb Frankreichs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg VerlaG, pp.81-94, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-indexicalité dans les catégorisations langagières : la dynamique autour du nouchi abidjanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom des langues III. Le nom des langues en Afrique sub-saharienne: pratiques, dénominations, catégorisations. Naming Languages in Sub-Saharan Africa: Practices, Names, Categorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-190, 2009, 9789042922709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation multiniveau pour l'analyse syntaxique : une étude exploratoire du marqueur discursif po en espagnol au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus de langue parlée face aux défis de la catégorisation et de la quantification : là, un cas de variation en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrías en el discurso oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral, parce que je le veux bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois entrées en linguistique générale depuis le français en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage dans l’enseignement et l'apprentissage des mathématiques » (avec S.Campenet, G.Diebolt et C.Hache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral & l’enseignement / apprentissage des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et écrit en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sémiotique en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation structurelle du discours en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du discours métalinguistique dans l’appropriation des savoirs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases, reformulations et gloses : points de vues linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katja Ploog </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katja-ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-8725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068643306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que tu utilises ici ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafrouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l’oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 84-85 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.158-181. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afas.7496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Perspectives D'interventions En Linguistique Appliquée : Quelles Réponses Face Aux Besoins Sociétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourner en rond : le récit dans la gestion de crise en interaction de soin en réunion d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 133, pp.02001. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213302001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction discursive des objets de soin en addictologie : du protocole de soin en unité méthadone à la santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nouveaux discours de la santé et soin relationnel, 169, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.169.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du locuteur, linguistique de la complexité, linguistique générale : l’apport du français d’Afrique à la linguistique « tout court »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Français d’Afrique. En Afrique. Hors d’Afrique, 202, pp.27-42. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.202.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l’oral et à l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletion de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bildung. Création, formation et visions du monde chez Wilhelm von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement/apprentissage des langues, Hors série n°9, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When language resists. From divergence to language dynamics: A review article of Stability and divergence in language contact: Factors and Mechanisms (Braunmüller and Höder and Kühl, eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.549-570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'espace - Une approche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les insularités d’hier et d’aujourd’hui. Réflexions sur les archipels identitaires de la mondialisation, 38, pp.122-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Negerportugiesisch » de H. Schuchardt et la dynamique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et linéarité discursive : autour du dequeísmo espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of Language Structure in Heterogeneous Speech Communities: the Work of Discourse and the Part of Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.249 - 273. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000008792525200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bakroman abidjanais dans la dynamique de l’intégration urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chaû Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘C'est bon pour tout le monde ?’ : la synthèse épisodique comme geste professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans le disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et épilinguistique de la mobilité discursive des étudiant/es arabophones à Montréal. Autour des expressions figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1971-2021 50 ans de Corpus montréalais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Blondeau, Marty Laforest, Wim Remysen, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and discursive mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th LIPP Symposium LMU Munich “Language and Migration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe de l'oral et activité de construction en temps réel : retour sur les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C.Blanche-Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées d'étude Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé globale et thématisation d’un mal-être par le soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque annuel R2DIP « Analyse du discours et institutions sociales : l’expertise discursive dans les domaines de la santé et de la justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l’oral entre discours et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIA V, Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Le français n’était pas une montagne pour moi’ — Constructions plus ou moins préfabriquées en contexte de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Construction Grammar 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des données linguistiques de seconde main : le cas de la correspondance de H.Schuchardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation du savoir linguistique et philologique entre l’Allemagne et l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la posture métalangagière d’enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe 2 Didactique, langage et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR Educ de l'Université de Franche-Comté, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a qu’à faire un Thalès » - L’enjeu des compétences langagières dans l’appropriation des savoirs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’innovation : construire des savoirs d’expérience, Sep 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lorraine, Collection Faits de langues et de sociétés (dir. Luca Greco), 2025, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, histoire et émergence d'un concept en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces discursifs, 978-2-343-18313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791032002001. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.50265.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté. 2019, 978-2-84867-666-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.37912.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.204, 2013, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-02198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à Abidjan. Pour l’approche syntaxique du non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de faire émerger la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katja Ploog; Maud Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-234, 2025, Faits de langues et de sociétés, 978-2-38451-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05208697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la reformulation dans l’accomplissement interactionnel en contexte de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil, Cindy Lefbvre-Scodeller, Régis Mauroy, Olivier Polge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire et redire. Formes et enjeux de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-160, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquentialité et variation constructionnelle dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bertin, F. Gadet, S. Lehmann, A. Moreno Kerdreux (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-83, 2021, Collection Langages, ISBN-10 2377410588 ISBN-13 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse quantitative de là en français parlé : la grammaticalisation revisitée à l'ère des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bettina Kluge, Wiltrud Mihatsch, Birte Schaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptOralia (145), Narr/Francke/Attempto, https://www.narr.de/kommunikationsdynamiken-zwischen-m%C3%BCndlichkeit-und-schriftlichkeit-18353-1/, 2020, Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit, 978-3-8233-8353-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Mahieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je fais un mixe » L'élaboration de la mobilité langagière chez les sujets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali-Bencherif M. Z., Calinon A-S, Mahieddine A, Ploog K. &amp; Thamin N. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.113-132, 2018, collection Sociétés contemporaines, 9791032002001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Gohard-Radenkovic &amp; Josianne Veillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), L’Harmattan, pp.77-106, 2015, Les logiques (im)mobilitaires des acteurs dans les nouvelles logiques migratoires internationales : cartographies des dynamiques à l’oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition lexicale et variation constructionnelle dans le discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pop, Liana &amp; Curea Ana Maria (eds), L’oral : formes émergentes, corpus et modélisations, Studia Universitatis Babes-Bolyai. Seria Philologia n°4/2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp., 11-30. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté structurelles autour de QUE en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Jacob &amp; Katja Ploog. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de QUE / El entorno de QUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.159-182, 2013, Studia Romanica et Linguistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières. Question(s) de frontière(s) et frontière(s) en question(s): des isoglosses à la &amp;quot;Mise en signification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Simonin; Sylvie Wharton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2012, Langages, 978-2-84788-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiguïté structurelle dans la dynamique langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drescher, Marina &amp; Ingrid Neumann-Holzschuh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax der Mündlichkeit in den französischen Varietäten außerhalb Frankreichs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg VerlaG, pp.81-94, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-indexicalité dans les catégorisations langagières : la dynamique autour du nouchi abidjanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom des langues III. Le nom des langues en Afrique sub-saharienne: pratiques, dénominations, catégorisations. Naming Languages in Sub-Saharan Africa: Practices, Names, Categorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-190, 2009, 9789042922709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03314682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus de langue parlée face aux défis de la catégorisation et de la quantification : là, un cas de variation en francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annotation multiniveau pour l'analyse syntaxique : une étude exploratoire du marqueur discursif po en espagnol au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrías en el discurso oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral, parce que je le veux bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois entrées en linguistique générale depuis le français en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage dans l’enseignement et l'apprentissage des mathématiques » (avec S.Campenet, G.Diebolt et C.Hache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral & l’enseignement / apprentissage des disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral et écrit en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sémiotique en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation structurelle du discours en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du discours métalinguistique dans l’appropriation des savoirs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases, reformulations et gloses : points de vues linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365EC4AE"/>
+    <w:nsid w:val="0B259F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-ploog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafrouji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213302001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000008792525200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74875361BE6D9CF8B63C1A8DAAC81AB9EF048585/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02198-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511686" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/934-reflexions-theoriques-et-methodologiques-autour-de-donnees-variationnelles.php" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100573150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042922709&amp;amp;series_number_str=124&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-ploog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafrouji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213302001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000008792525200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74875361BE6D9CF8B63C1A8DAAC81AB9EF048585/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37912." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02198-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511686" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/934-reflexions-theoriques-et-methodologiques-autour-de-donnees-variationnelles.php" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100573150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042922709&amp;amp;series_number_str=124&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>