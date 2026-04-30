--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -347,51 +347,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.1780-1792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3631385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -528,291 +528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warping character animations using visual motion features</w:t>
+                <w:t xml:space="preserve">Avoiding virtual humans in a constrained environment: Exploration of novel behavioural measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Jovane</w:t>
+                <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (38-48), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110, pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877972v2</w:t>
+                <w:t xml:space="preserve">hal-03967572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding virtual humans in a constrained environment: Exploration of novel behavioural measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warping character animations using visual motion features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Jovane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Zibrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110, pp.162-172. </w:t>
+              <w:t xml:space="preserve">, 2023, 110 (38-48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967572v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Fields: Intuitive Sketch-based Steering Behaviors for Crowd Simulation</w:t>
               </w:r>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.1-15. </w:t>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR 2025 - XR en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-2</w:t>
@@ -1370,64 +1370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter van Toll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t>
@@ -1482,304 +1482,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and Speed: Effects of Obstacle Motion Properties on Avoidance Behavior in Virtual Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Human Perception Using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3675231.3675236⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ljubljana, Slovenia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70314/is.2024.cog.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681152v1</w:t>
+                <w:t xml:space="preserve">hal-04871624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Human Perception Using Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy and Speed: Effects of Obstacle Motion Properties on Avoidance Behavior in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ljubljana, Slovenia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70314/is.2024.cog.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3675231.3675236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871624v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t>
@@ -1817,103 +1817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t>
@@ -1951,103 +1951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Podkosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Virtuel, United States. pp.169-170, </w:t>
@@ -2439,51 +2439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F87AADE5"/>
+    <w:nsid w:val="91EFB2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,51 +2670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-zibrek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967572v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Patotskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03642462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70314/is.2024.cog.12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-zibrek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Patotskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03642462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70314/is.2024.cog.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>