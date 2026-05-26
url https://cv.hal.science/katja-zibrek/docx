--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -528,291 +528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding virtual humans in a constrained environment: Exploration of novel behavioural measures</w:t>
+                <w:t xml:space="preserve">Warping character animations using visual motion features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110, pp.162-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (38-48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967572v2</w:t>
+                <w:t xml:space="preserve">hal-03877972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warping character animations using visual motion features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+                <w:t xml:space="preserve">Avoiding virtual humans in a constrained environment: Exploration of novel behavioural measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (38-48), </w:t>
+              <w:t xml:space="preserve">, 2023, 110, pp.162-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877972v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Fields: Intuitive Sketch-based Steering Behaviors for Crowd Simulation</w:t>
               </w:r>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.1-15. </w:t>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR 2025 - XR en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-2</w:t>
@@ -1370,64 +1370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter van Toll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t>
@@ -1566,51 +1566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy and Speed: Effects of Obstacle Motion Properties on Avoidance Behavior in Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Patotskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,103 +1683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t>
@@ -1817,103 +1817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t>
@@ -1951,103 +1951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jovane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Podkosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Virtuel, United States. pp.169-170, </w:t>
@@ -2326,52 +2326,229 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Social Settings on Proxemics During Social Interactions in Real and Virtual Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Duverné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rougnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Reality and Augmented Reality. VR 2020 - 17th International Conference on Virtual Reality and Augmented Reality, EuroVR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valence, Spain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1249, Springer Cham, pp.3-19, 2020, Lecture Notes in Computer Science (including subseries Lecture Notes in Artificial Intelligence and Lecture Notes in Bioinformatics), 978-3-030-62655-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2439,51 +2616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EFB2C8"/>
+    <w:nsid w:val="F6A82286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,51 +2847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-zibrek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Patotskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03642462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70314/is.2024.cog.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katja-zibrek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967572v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Patotskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03642462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70314/is.2024.cog.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Duvern&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rougnant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>