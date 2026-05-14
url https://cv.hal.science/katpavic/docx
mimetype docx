--- v0 (2026-03-24)
+++ v1 (2026-05-14)
@@ -125,64 +125,64 @@
                 <w:t xml:space="preserve">Virtual Reality in Education: A Stratified Meta-Analysis of Experimental Rigor and Bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Psychology Review</w:t>
             </w:r>
@@ -240,51 +240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Aillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -348,51 +348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -465,51 +465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -582,51 +582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -677,51 +677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle au service du bien-être - Comment susciter des émotions positives grâce aux technologies immersives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (12), pp.624-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Because I’m Happy—An Overview on Fostering Positive Emotions Through Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,51 +863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,51 +1012,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,273 +1114,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378664v1</w:t>
+                <w:t xml:space="preserve">hal-05378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378666v1</w:t>
+                <w:t xml:space="preserve">hal-05378664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,169 +1934,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éclairages sur les processus émotionnels et leurs changements au cours du vieillissement normal grâce à l'immersion dans des contextes sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éclairages sur les processus émotionnels et leurs changements au cours du vieillissement normal grâce à l’immersion dans des contextes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023UNIP7268⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05025348v1</w:t>
+                <w:t xml:space="preserve">tel-04627265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éclairages sur les processus émotionnels et leurs changements au cours du vieillissement normal grâce à l’immersion dans des contextes sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éclairages sur les processus émotionnels et leurs changements au cours du vieillissement normal grâce à l'immersion dans des contextes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Cité, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023UNIP7268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04627265v1</w:t>
+                <w:t xml:space="preserve">tel-05025348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2251,51 +2251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Layadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Costanzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Aillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Diadema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0789" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.788820" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04627265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Layadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Costanzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Aillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Diadema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0789" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.788820" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04627265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>