--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katrin Erdlenbruch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katrin-erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5470-2636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087956330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Smadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.56-75. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, 16 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.e12696. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.100199. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (4), pp.913-940. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: Insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.106387. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France - on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (C), pp.342-352. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.353-373. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, p. 201 - p. 214. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, p. 134 - p. 153. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p. 17 - p. 38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du manque d’eau structurel et des sécheresses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, p. 78 - p. 85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of irrigation in farmer's risk management strategies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), p. 439 - p. 457. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves de substitution sont-elles une solution à la pénurie d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’évaluation de la biodiversité : propriétés et difficultés d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), p. 597 - p. 602. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d'horizon des critères d'évaluation de la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, p. 3 - p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting groundwater governance assessing policy performance through lab-in-the-field Experiments in Kebili oases (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOE (XMU)-CEE M (UM) Joint Workshop on Environmental and Behavioral/Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiamen University; CEEM, May 2025, Xiamen, China. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behaviour in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing over-exploitation in a dynamic CPR game with heterogeneous players: A comparison of awareness, communication and advice in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes dans la conception de l'engagement : partage de réflexions sur Agorarisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia C. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnaWag, un jeu expérimental pour faciliter la compréhension des dilemmes économiques dans la gestion de l'eau d'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l?apprentissage individuel, collectif et organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and health risks in former industrial or mining sites: Methodological reflections from the comparison of study cases in Spain (Sierra Minera de Cartagena) and France (metallurgical site of Decazeville/Viviez)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés locales face aux pollutions minières : perceptions et mobilisations pour la prise en charge des risques environnementaux et sanitaires dans la Sierra Minera de Cartagena-La Unión (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a groundwater resource in a context of regime shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of adaptation to flood and pollution, and resilience abilities in southwestern french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie de l'environnement du LAMETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Montpellier, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public flood prevention policies and individual measures to protect against floods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European conference on flood risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the effects of social interactions and risk experience on adaptation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCERE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: an application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement Durable Environnement et Economie Publique (DDEEP-EconomiX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Jan 2014, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation : when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA.; Université Nice Sophia Antipolis (UNS). Nice, FRA.; Toulouse School of Economics (TSE). Toulouse, FRA.; Universitat de Barcelona (UB). ESP., Jun 2013, Nice, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual conference of the European Association of Environmental and Resource Economists, EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics (OCDGND2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienne, Austria. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water Agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought risk in France: the role of irrigation and insurance in farmers'risk management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference of the International Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de sécheresse en France: rôle de l'irrigation dans les stratégies de gestion du risque de l'agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd: Micro-économie et micro-économétrie de la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWRA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus Non-Cyclical Harvesting Policies in Renewable Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Verità Conference on Sustainable Resource Use and Economic Dynamics - SURED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). Zürich, CHE. Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich), CHE., Jun 2008, Monte Verita, Switzerland. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ganzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesseveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Risques environnement et/ou changement climatique : Quelle réponse sociale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société doit-elle s’en remettre aux décisions des experts pour les choix relatifs à la biodiversité ? La parabole de Noé revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut d'Economie Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées économie de l'environnement de l'IDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Aix en Provence, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest taxation and cutting behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation : a two-country dynamic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pieter van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding forest biodiversity in production forests : the case of democratic republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International BIOECON conference on Policy instruments for safeguarding forest biodiversity : legal and economic viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainables forest policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Optimal control, dynamic games and nonlinear dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vienne, Australia. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental performance of public procurement : issues of policy coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 234 p., 2003, 92-64-10122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Flood Prevention Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods : risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2017, 9781785482694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of budget systems for the environmental characteristics of public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance environnementale des marchés publics : vers des politiques cohérentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2003, 92-64-10155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de vivre en zone inondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet de ralentissement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource extraction and land-use choice in a two-player two-period game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete choice experiment to measure the impact of flood risk information on residential location choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Derrick Mbarga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France-on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-)coordination problems with scarce water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable resource management nexus: impulse versus continuous harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de biodiversité et politiques de conservation : des notions complexes présentées dans un exemple simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bauduceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of Impulse Harvesting Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 13031, LIRMM. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeaud-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Germano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais en économie des ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des ressources naturelles, gestion de l’eau et gestion des risques liés à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. HDR Université Montpellier I, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02599126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katrin Erdlenbruch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katrin-erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5470-2636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087956330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Smadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.56-75. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, 16 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.e12696. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.100199. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (4), pp.913-940. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: Insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.106387. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France - on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (C), pp.342-352. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.353-373. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, p. 201 - p. 214. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, p. 134 - p. 153. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p. 17 - p. 38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du manque d’eau structurel et des sécheresses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, p. 78 - p. 85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of irrigation in farmer's risk management strategies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), p. 439 - p. 457. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves de substitution sont-elles une solution à la pénurie d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’évaluation de la biodiversité : propriétés et difficultés d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), p. 597 - p. 602. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d'horizon des critères d'évaluation de la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, p. 3 - p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting groundwater governance assessing policy performance through lab-in-the-field Experiments in Kebili oases (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOE (XMU)-CEE M (UM) Joint Workshop on Environmental and Behavioral/Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiamen University; CEEM, May 2025, Xiamen, China. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behaviour in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing over-exploitation in a dynamic CPR game with heterogeneous players: A comparison of awareness, communication and advice in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes dans la conception de l'engagement : partage de réflexions sur Agorarisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia C. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnaWag, un jeu expérimental pour faciliter la compréhension des dilemmes économiques dans la gestion de l'eau d'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l?apprentissage individuel, collectif et organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and health risks in former industrial or mining sites: Methodological reflections from the comparison of study cases in Spain (Sierra Minera de Cartagena) and France (metallurgical site of Decazeville/Viviez)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés locales face aux pollutions minières : perceptions et mobilisations pour la prise en charge des risques environnementaux et sanitaires dans la Sierra Minera de Cartagena-La Unión (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of adaptation to flood and pollution, and resilience abilities in southwestern french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a groundwater resource in a context of regime shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie de l'environnement du LAMETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Montpellier, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public flood prevention policies and individual measures to protect against floods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European conference on flood risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the effects of social interactions and risk experience on adaptation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCERE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: an application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement Durable Environnement et Economie Publique (DDEEP-EconomiX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Jan 2014, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation : when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA.; Université Nice Sophia Antipolis (UNS). Nice, FRA.; Toulouse School of Economics (TSE). Toulouse, FRA.; Universitat de Barcelona (UB). ESP., Jun 2013, Nice, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual conference of the European Association of Environmental and Resource Economists, EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics (OCDGND2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienne, Austria. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water Agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought risk in France: the role of irrigation and insurance in farmers'risk management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference of the International Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de sécheresse en France: rôle de l'irrigation dans les stratégies de gestion du risque de l'agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd: Micro-économie et micro-économétrie de la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWRA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus Non-Cyclical Harvesting Policies in Renewable Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Verità Conference on Sustainable Resource Use and Economic Dynamics - SURED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). Zürich, CHE. Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich), CHE., Jun 2008, Monte Verita, Switzerland. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ganzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesseveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Risques environnement et/ou changement climatique : Quelle réponse sociale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société doit-elle s’en remettre aux décisions des experts pour les choix relatifs à la biodiversité ? La parabole de Noé revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut d'Economie Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées économie de l'environnement de l'IDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Aix en Provence, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest taxation and cutting behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation : a two-country dynamic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pieter van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding forest biodiversity in production forests : the case of democratic republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International BIOECON conference on Policy instruments for safeguarding forest biodiversity : legal and economic viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainables forest policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Optimal control, dynamic games and nonlinear dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vienne, Australia. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental performance of public procurement : issues of policy coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 234 p., 2003, 92-64-10122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Flood Prevention Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods : risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2017, 9781785482694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of budget systems for the environmental characteristics of public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance environnementale des marchés publics : vers des politiques cohérentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2003, 92-64-10155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de vivre en zone inondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet de ralentissement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource extraction and land-use choice in a two-player two-period game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete choice experiment to measure the impact of flood risk information on residential location choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Derrick Mbarga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France-on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-)coordination problems with scarce water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable resource management nexus: impulse versus continuous harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de biodiversité et politiques de conservation : des notions complexes présentées dans un exemple simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bauduceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of Impulse Harvesting Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 13031, LIRMM. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeaud-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Germano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais en économie des ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des ressources naturelles, gestion de l’eau et gestion des risques liés à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. HDR Université Montpellier I, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02599126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BCB5F5C"/>
+    <w:nsid w:val="98361279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katrin-erdlenbruch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5470-2636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087956330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champonnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12696" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.09.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montginoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figui&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia C. Bento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#241;os P&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barainca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pieter van Soest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnstone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Derrick Mbarga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02173121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599126v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katrin-erdlenbruch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5470-2636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087956330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champonnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12696" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.09.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montginoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figui&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia C. Bento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#241;os P&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barainca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pieter van Soest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnstone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Derrick Mbarga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02173121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>