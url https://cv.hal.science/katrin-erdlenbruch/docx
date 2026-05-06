--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katrin Erdlenbruch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katrin-erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5470-2636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087956330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Smadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.56-75. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, 16 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.e12696. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.100199. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (4), pp.913-940. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: Insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.106387. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France - on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (C), pp.342-352. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.353-373. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, p. 201 - p. 214. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, p. 134 - p. 153. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p. 17 - p. 38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du manque d’eau structurel et des sécheresses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, p. 78 - p. 85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of irrigation in farmer's risk management strategies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), p. 439 - p. 457. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves de substitution sont-elles une solution à la pénurie d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’évaluation de la biodiversité : propriétés et difficultés d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), p. 597 - p. 602. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d'horizon des critères d'évaluation de la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, p. 3 - p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting groundwater governance assessing policy performance through lab-in-the-field Experiments in Kebili oases (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOE (XMU)-CEE M (UM) Joint Workshop on Environmental and Behavioral/Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiamen University; CEEM, May 2025, Xiamen, China. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behaviour in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing over-exploitation in a dynamic CPR game with heterogeneous players: A comparison of awareness, communication and advice in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes dans la conception de l'engagement : partage de réflexions sur Agorarisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia C. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnaWag, un jeu expérimental pour faciliter la compréhension des dilemmes économiques dans la gestion de l'eau d'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l?apprentissage individuel, collectif et organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and health risks in former industrial or mining sites: Methodological reflections from the comparison of study cases in Spain (Sierra Minera de Cartagena) and France (metallurgical site of Decazeville/Viviez)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés locales face aux pollutions minières : perceptions et mobilisations pour la prise en charge des risques environnementaux et sanitaires dans la Sierra Minera de Cartagena-La Unión (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of adaptation to flood and pollution, and resilience abilities in southwestern french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a groundwater resource in a context of regime shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie de l'environnement du LAMETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Montpellier, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public flood prevention policies and individual measures to protect against floods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European conference on flood risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the effects of social interactions and risk experience on adaptation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCERE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: an application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement Durable Environnement et Economie Publique (DDEEP-EconomiX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Jan 2014, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation : when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA.; Université Nice Sophia Antipolis (UNS). Nice, FRA.; Toulouse School of Economics (TSE). Toulouse, FRA.; Universitat de Barcelona (UB). ESP., Jun 2013, Nice, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual conference of the European Association of Environmental and Resource Economists, EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics (OCDGND2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienne, Austria. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water Agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought risk in France: the role of irrigation and insurance in farmers'risk management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference of the International Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de sécheresse en France: rôle de l'irrigation dans les stratégies de gestion du risque de l'agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd: Micro-économie et micro-économétrie de la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWRA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus Non-Cyclical Harvesting Policies in Renewable Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Verità Conference on Sustainable Resource Use and Economic Dynamics - SURED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). Zürich, CHE. Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich), CHE., Jun 2008, Monte Verita, Switzerland. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ganzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesseveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Risques environnement et/ou changement climatique : Quelle réponse sociale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société doit-elle s’en remettre aux décisions des experts pour les choix relatifs à la biodiversité ? La parabole de Noé revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut d'Economie Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées économie de l'environnement de l'IDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Aix en Provence, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest taxation and cutting behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation : a two-country dynamic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pieter van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding forest biodiversity in production forests : the case of democratic republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International BIOECON conference on Policy instruments for safeguarding forest biodiversity : legal and economic viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainables forest policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Optimal control, dynamic games and nonlinear dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vienne, Australia. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental performance of public procurement : issues of policy coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 234 p., 2003, 92-64-10122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Flood Prevention Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods : risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2017, 9781785482694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of budget systems for the environmental characteristics of public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance environnementale des marchés publics : vers des politiques cohérentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2003, 92-64-10155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de vivre en zone inondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet de ralentissement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource extraction and land-use choice in a two-player two-period game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete choice experiment to measure the impact of flood risk information on residential location choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Derrick Mbarga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France-on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-)coordination problems with scarce water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable resource management nexus: impulse versus continuous harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de biodiversité et politiques de conservation : des notions complexes présentées dans un exemple simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bauduceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of Impulse Harvesting Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 13031, LIRMM. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeaud-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Germano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais en économie des ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des ressources naturelles, gestion de l’eau et gestion des risques liés à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. HDR Université Montpellier I, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02599126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Katrin Erdlenbruch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">katrin-erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5470-2636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087956330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Smadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.56-75. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, 16 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.e12696. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.100199. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (4), pp.913-940. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: Insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.106387. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France - on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (C), pp.342-352. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.353-373. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, p. 201 - p. 214. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, p. 134 - p. 153. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p. 17 - p. 38. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du manque d’eau structurel et des sécheresses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, p. 78 - p. 85. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of irrigation in farmer's risk management strategies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), p. 439 - p. 457. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves de substitution sont-elles une solution à la pénurie d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’évaluation de la biodiversité : propriétés et difficultés d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), p. 597 - p. 602. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabbel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d'horizon des critères d'évaluation de la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, p. 3 - p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting groundwater governance assessing policy performance through lab-in-the-field Experiments in Kebili oases (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOE (XMU)-CEE M (UM) Joint Workshop on Environmental and Behavioral/Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiamen University; CEEM, May 2025, Xiamen, China. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behaviour in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing over-exploitation in a dynamic CPR game with heterogeneous players: A comparison of awareness, communication and advice in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes dans la conception de l'engagement : partage de réflexions sur Agorarisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia C. Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnaWag, un jeu expérimental pour faciliter la compréhension des dilemmes économiques dans la gestion de l'eau d'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l?apprentissage individuel, collectif et organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and health risks in former industrial or mining sites: Methodological reflections from the comparison of study cases in Spain (Sierra Minera de Cartagena) and France (metallurgical site of Decazeville/Viviez)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés locales face aux pollutions minières : perceptions et mobilisations pour la prise en charge des risques environnementaux et sanitaires dans la Sierra Minera de Cartagena-La Unión (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barainca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baños Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of adaptation to flood and pollution, and resilience abilities in southwestern french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing a groundwater resource in a context of regime shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Frutos Cachorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie de l'environnement du LAMETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Montpellier, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public flood prevention policies and individual measures to protect against floods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Figuières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European conference on flood risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the effects of social interactions and risk experience on adaptation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCERE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: an application to the Beauce aquifer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement Durable Environnement et Economie Publique (DDEEP-EconomiX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Jan 2014, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting and groundwater conservation : when endogenous heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Microéconomie Appliquée (JMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA.; Université Nice Sophia Antipolis (UNS). Nice, FRA.; Toulouse School of Economics (TSE). Toulouse, FRA.; Universitat de Barcelona (UB). ESP., Jun 2013, Nice, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Viennese Workshop on Optimal Control, Dynamic Games and Nonlinear Dynamics (OCDGND2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienne, Austria. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual conference of the European Association of Environmental and Resource Economists, EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Water Agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity-quality management of groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2011, Rome, Italy. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought risk in France: the role of irrigation and insurance in farmers'risk management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference of the International Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de sécheresse en France: rôle de l'irrigation dans les stratégies de gestion du risque de l'agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd: Micro-économie et micro-économétrie de la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus Non-Cyclical Harvesting Policies in Renewable Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Verità Conference on Sustainable Resource Use and Economic Dynamics - SURED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). Zürich, CHE. Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich), CHE., Jun 2008, Monte Verita, Switzerland. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWRA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ganzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesseveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Risques environnement et/ou changement climatique : Quelle réponse sociale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical versus non-cyclical harvesting policies in renewable resource economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE 15th Annual Congress (European Association of Environmental and Resource Economists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société doit-elle s’en remettre aux décisions des experts pour les choix relatifs à la biodiversité ? La parabole de Noé revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut d'Economie Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées économie de l'environnement de l'IDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Aix en Provence, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest taxation and cutting behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation : a two-country dynamic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pieter van Soest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding forest biodiversity in production forests : the case of democratic republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International BIOECON conference on Policy instruments for safeguarding forest biodiversity : legal and economic viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainables forest policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Optimal control, dynamic games and nonlinear dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vienne, Australia. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental performance of public procurement : issues of policy coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 234 p., 2003, 92-64-10122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Flood Prevention Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods : risk management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2017, 9781785482694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of budget systems for the environmental characteristics of public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance environnementale des marchés publics : vers des politiques cohérentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2003, 92-64-10155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de vivre en zone inondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet de ralentissement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource extraction and land-use choice in a two-player two-period game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos Cachorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete choice experiment to measure the impact of flood risk information on residential location choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Derrick Mbarga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of households to reduce flood risk in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of households' flood mitigation decisions in France-on the possibility of feedback effects from past investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-)coordination problems with scarce water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal adaptation strategies to shocks on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water agency faced with quantity-quality management of a groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable resource management nexus: impulse versus continuous harvesting policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de biodiversité et politiques de conservation : des notions complexes présentées dans un exemple simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bauduceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of Impulse Harvesting Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 13031, LIRMM. 2010, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeaud-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Germano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescoulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais en économie des ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des ressources naturelles, gestion de l’eau et gestion des risques liés à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. HDR Université Montpellier I, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02599126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98361279"/>
+    <w:nsid w:val="9846799B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katrin-erdlenbruch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5470-2636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087956330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champonnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12696" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.09.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montginoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figui&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia C. Bento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#241;os P&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barainca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pieter van Soest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnstone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Derrick Mbarga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02173121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/katrin-erdlenbruch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5470-2636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087956330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champonnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12696" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.09.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montginoul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figui&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia C. Bento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#241;os P&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barainca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746694v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pieter van Soest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnstone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Derrick Mbarga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02173121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>