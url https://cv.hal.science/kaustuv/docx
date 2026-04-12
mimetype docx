--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1276,417 +1276,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused and Synthetic Nested Sequents</w:t>
+                <w:t xml:space="preserve">Modular Focused Proof Systems for Intuitionistic Modal Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FOSSACS 2016 - 19th International Conference Foundations of Software Science and Computation Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">FSCD 2016 - 1st International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417618v1</w:t>
+                <w:t xml:space="preserve">hal-01417603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Focused Proof Systems for Intuitionistic Modal Logics</w:t>
+                <w:t xml:space="preserve">Focused and Synthetic Nested Sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2016 - 1st International Conference on Formal Structures for Computation and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve"> FOSSACS 2016 - 19th International Conference Foundations of Software Science and Computation Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417603v1</w:t>
+                <w:t xml:space="preserve">hal-01417618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof-theoretic Characterization of Independence in Type Theory</w:t>
+                <w:t xml:space="preserve">Disproving Using the Inverse Method by Iterative Refinement of Finite Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Wang</w:t>
+                <w:t xml:space="preserve">Taus Brock-Nannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Typed Lambda Calculi and Applications (TLCA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. pp.332--346, </w:t>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wrocław, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222743v1</w:t>
+                <w:t xml:space="preserve">hal-01222592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disproving Using the Inverse Method by Iterative Refinement of Finite Approximations</w:t>
+                <w:t xml:space="preserve">A Proof-theoretic Characterization of Independence in Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taus Brock-Nannestad</w:t>
+                <w:t xml:space="preserve">Yuting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wrocław, Poland. </w:t>
+              <w:t xml:space="preserve">13th International Conference on Typed Lambda Calculi and Applications (TLCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. pp.332--346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222592v1</w:t>
+                <w:t xml:space="preserve">hal-01222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adequate compositional encoding of bigraph structure in linear logic with subexponentials</w:t>
               </w:r>
@@ -1757,196 +1757,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Deriving Schematic Theorems for Dynamic Contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undecidability of Multiplicative Subexponential Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Frameworks and Meta-Languages: Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2631172.2631181⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Linearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091555v1</w:t>
+                <w:t xml:space="preserve">hal-00998753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecidability of Multiplicative Subexponential Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically Deriving Schematic Theorems for Dynamic Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Savary Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Linearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.1--8, </w:t>
+              <w:t xml:space="preserve">Logical Frameworks and Meta-Languages: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.176.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2631172.2631181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998753v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Level Logic Approach to Reasoning about Typed Specification Languages</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning About Higher-Order Relational Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,239 +3177,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv C. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth IFIP International Conference On Theoretical Computer Science - TCS 2008, IFIP 20th World Computer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milano, Italy. pp.383-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00338299v1</w:t>
+                <w:t xml:space="preserve">hal-00527893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dale Miller</w:t>
+                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IFIP International Conference On Theoretical Computer Science - TCS 2008, IFIP 20th World Computer Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Doha, Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527893v1</w:t>
+                <w:t xml:space="preserve">inria-00338299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4380,51 +4380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8161B2A"/>
+    <w:nsid w:val="2615A628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4611,51 +4611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Despeyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79876-5_12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taus Brock-Nannestad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savary B&#233;langer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631172.2631181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.176.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Southern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2014.557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787126v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16242-8_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15205-4_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliano Cervesato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Donato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Massacci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402942v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Despeyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79876-5_12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taus Brock-Nannestad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.176.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savary B&#233;langer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631172.2631181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Southern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2014.557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787126v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16242-8_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15205-4_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliano Cervesato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Donato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Massacci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402942v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>