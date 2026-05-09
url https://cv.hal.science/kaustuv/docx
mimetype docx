--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1276,417 +1276,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Focused Proof Systems for Intuitionistic Modal Logics</w:t>
+                <w:t xml:space="preserve">Focused and Synthetic Nested Sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2016 - 1st International Conference on Formal Structures for Computation and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve"> FOSSACS 2016 - 19th International Conference Foundations of Software Science and Computation Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417603v1</w:t>
+                <w:t xml:space="preserve">hal-01417618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused and Synthetic Nested Sequents</w:t>
+                <w:t xml:space="preserve">Modular Focused Proof Systems for Intuitionistic Modal Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FOSSACS 2016 - 19th International Conference Foundations of Software Science and Computation Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">FSCD 2016 - 1st International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417618v1</w:t>
+                <w:t xml:space="preserve">hal-01417603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disproving Using the Inverse Method by Iterative Refinement of Finite Approximations</w:t>
+                <w:t xml:space="preserve">A Proof-theoretic Characterization of Independence in Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taus Brock-Nannestad</w:t>
+                <w:t xml:space="preserve">Yuting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wrocław, Poland. </w:t>
+              <w:t xml:space="preserve">13th International Conference on Typed Lambda Calculi and Applications (TLCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. pp.332--346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222592v1</w:t>
+                <w:t xml:space="preserve">hal-01222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof-theoretic Characterization of Independence in Type Theory</w:t>
+                <w:t xml:space="preserve">Disproving Using the Inverse Method by Iterative Refinement of Finite Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Wang</w:t>
+                <w:t xml:space="preserve">Taus Brock-Nannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Typed Lambda Calculi and Applications (TLCA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. pp.332--346, </w:t>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wrocław, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222743v1</w:t>
+                <w:t xml:space="preserve">hal-01222592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adequate compositional encoding of bigraph structure in linear logic with subexponentials</w:t>
               </w:r>
@@ -1757,369 +1757,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecidability of Multiplicative Subexponential Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically Deriving Schematic Theorems for Dynamic Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Savary Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Linearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.176.1⟩</w:t>
+              <w:t xml:space="preserve">Logical Frameworks and Meta-Languages: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2631172.2631181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998753v1</w:t>
+                <w:t xml:space="preserve">hal-01091555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Deriving Schematic Theorems for Dynamic Contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undecidability of Multiplicative Subexponential Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Frameworks and Meta-Languages: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Linearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.1--8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2631172.2631181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091555v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Level Logic Approach to Reasoning about Typed Specification Languages</w:t>
+                <w:t xml:space="preserve">A Hybrid Linear Logic for Constrained Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Southern</w:t>
+                <w:t xml:space="preserve">Joelle Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Foundation of Software Technology and Theoretical Computer Science (FSTTCS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TYPES 2013 - 19th International Conference on Types for Proofs and Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.150-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091544v1</w:t>
+                <w:t xml:space="preserve">hal-01285039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Linear Logic for Constrained Transition Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Despeyroux</w:t>
+                <w:t xml:space="preserve">A Two-Level Logic Approach to Reasoning about Typed Specification Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Southern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TYPES 2013 - 19th International Conference on Types for Proofs and Programs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference on Foundation of Software Technology and Theoretical Computer Science (FSTTCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2014.557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285039v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality and fixpoints in the calculus of structures</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning About Higher-Order Relational Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,239 +3177,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dale Miller</w:t>
+                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IFIP International Conference On Theoretical Computer Science - TCS 2008, IFIP 20th World Computer Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Doha, Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527893v1</w:t>
+                <w:t xml:space="preserve">inria-00338299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv C. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth IFIP International Conference On Theoretical Computer Science - TCS 2008, IFIP 20th World Computer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milano, Italy. pp.383-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00338299v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4224,51 +4224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Linear Logic for Constrained Transition Systems with Applications to Molecular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2013, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4380,51 +4380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2615A628"/>
+    <w:nsid w:val="137818D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4611,51 +4611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Despeyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79876-5_12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taus Brock-Nannestad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.176.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savary B&#233;langer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631172.2631181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Southern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2014.557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787126v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16242-8_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15205-4_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliano Cervesato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Donato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Massacci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402942v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Despeyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79876-5_12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taus Brock-Nannestad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Savary B&#233;langer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631172.2631181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.176.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Southern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2014.557" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787126v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16242-8_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15205-4_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliano Cervesato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Donato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Massacci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251722v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402942v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>