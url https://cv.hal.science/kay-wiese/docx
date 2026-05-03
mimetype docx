--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -269,11871 +269,11783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large Orders and Strong-Coupling Limit in Functional Renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Semeikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L052102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tt5r-fxg9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roughness and critical force for depinning at 3-loop order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail N Semeikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (13), pp.134203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.134203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The two upper critical dimensions of the Ising and Potts models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Lykke Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (05), pp.092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperuniformity in the Manna Model, Conserved Directed Percolation and Depinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (6), pp.067103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.067103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice realization of complex CFTs: Two-dimensional Potts model with $Q&gt;4$ states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Lykke Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (7), pp.077101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.077101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchored advected interfaces, Oslo model, and roughness at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acd2bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Test of Sinai’s Model in DNA Unzipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rissone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rico-Pasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ritort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (20), pp.208401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.208401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking the Ising Universality Class in $3 \le d &lt; 4$ dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kompaniets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.5.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class I: Mappings, simulations and algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bonachela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class. II. Field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization group for measurement and entanglement phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (10), pp.104203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Anchored advected interfaces, Oslo model, and roughness at depinning</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Correlations in Disordered Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubem Luis Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.107205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.107205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning and flow of a vortex line in a uniaxial random medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Elías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (22), pp.224209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory and experiments for disordered elastic manifolds, depinning, avalanches, and sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (8), pp.086502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ac4648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionals of fractional Brownian motion and the three arcsine laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridib Sadhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (05), pp.054112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean-Field Theories for Depinning and their Experimental Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (5), pp.052114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal dimension of critical curves in the $O(n)$-symmetric $\phi^4$-model and crossover exponent at 6-loop order: Loop-erased random walks, self-avoiding walks, Ising, XY and Heisenberg models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kompaniets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.012104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.012104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling first-passage times of fractional Brownian Motion using adaptive bisections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.043312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal force correlations in an RNA-DNA unzipping experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Melkonyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bizebard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme events for fractional Brownian motion with drift: Theory and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.022102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact mapping between loop-erased random walks and an interacting field theory with two fermions and one boson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.9.5.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988816v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Span observables: &amp;quot;When is a foraging rabbit no longer hungry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02446-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning transition of charge-density waves: mapping onto $O(n)$ symmetric $\phi^4$ theory with $n\to -2$ and loop-erased random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.197601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.197601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of random RNA secondary structures near the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Bundschuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.022415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field Theories for Loop-Erased Random Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 946, pp.114696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First passage in an interval for fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.032106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of velocities in an avalanche, and related quantities: Theory and numerical verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.46001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/46001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field theory of disordered elastic interfaces at 3-loop order: The $\beta$-function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Husemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 932, pp.540-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausdorff dimension of the record set of a fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized arcsine laws for fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridib Sadhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.040603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pickands' constant at first order in an expansion around Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (16), pp.16LT04. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5c98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial shape of avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.062116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanches in Tip-Driven Interfaces in Random Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/10002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Scaling of Magnetic Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. l. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.087201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbative expansion for the maximum of fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent-state path integral versus coarse-grained effective stochastic equation of motion: From reaction diffusion to stochastic sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.042117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme-value statistics of fractional Brownian motion bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical selection of critical exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.042105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of joint local and total size and of extension for avalanches in the Brownian force model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (5), pp.16LT04. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal correlations between shocks in the ground state of elastic interfaces in disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial shape of avalanches in the Brownian force model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/acd2bb⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (8), pp.P08019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/08/P08019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum of a Fractional Brownian Motion: Analytic Results from Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (20), pp.208401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.208401⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.210601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...433 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence for three universality classes for reaction fronts in disordered flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awadhesh Kumar Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129 (10), pp.107205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.107205⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.234502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Kolton</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact mapping of the stochastic field theory for Manna sandpiles to interfaces in random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (11), pp.110601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.110601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective excitations in a large- d model for graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ac4648⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche shape and exponents beyond mean-field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tridib Sadhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054112⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (6), pp.66002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/66002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Gaussian effects and multifractality in the Bragg glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052114⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.16002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/16002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Span observables: &amp;quot;When is a foraging rabbit no longer hungry?</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization-group approach to decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (04), pp.P04014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/04/P04014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact form of the exponential correlation function in the glassy super-rough phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of avalanches with relaxation and Barkhausen noise: A solvable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.032106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche dynamics of elastic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.022106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of velocities and acceleration for a particle in Brownian correlated disorder: inertial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.061116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.061116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-rough phase of the random-phase sine-Gordon model: Two-loop results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-Rough Glassy Phase of the Random Field XY Model in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Schehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.157205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.157205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation Theory for Fractional Brownian Motion in Presence of Absorbing Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya N. Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.061141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.061141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANOMALOUS DIMENSIONS OF SOFT OPERATORS IN SUPERSYMMETRIC NONLINEAR SIGMA-MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 08 (40), pp.3845-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217732393003986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock statistics in higher-dimensional Burgers turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.14005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/14005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical interfaces in the random-bond Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper L. Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.070601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche-size distribution at the depinning transition: A numerical test of the theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.144204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.144204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cusps and shocks in the renormalized potential of glassy random manifolds: How Functional Renormalization Group and Replica Symmetry Breaking fit together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.064203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A growth model for RNA secondary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hagendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.P04008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetting and Minimal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin P. Bachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.031601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring functional renormalization group fixed-point functions for pinned manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alan Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.155701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.155701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure Functional RG fixed-point functions for dynamics and at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77, pp.66001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Calculation of the Functional renormalization group fixed-point functions at the depinning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.22020a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.220201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random RNA under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hagendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.68003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/78/68003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of Random-Field and Random-Anisotropy Fixed Points at large N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.269704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Field Theory of the RNA Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.128102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.128102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure Functional RG fixed-point functions for dynamics and at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/66001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization for Disordered Systems, Basic Recipes and Gourmet Dishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.777-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random field spin models beyond one loop: a mechanism for decreasing the lower critical dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.197202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal distribution of threshold forces at the depinning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.041110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Freezing of Random RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lässig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.228101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statics and dynamics of elastic manifolds in media with long-range correlated disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.061109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can non-linear elasticity explain contact-line roughness at depinning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.015702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why one needs a functional renormalization group to survive in a disordered world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pramana - Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-loop Functional Renormalization for elastic manifolds pinned by disorder in N dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.035101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supersymmetry Breaking in Disordered Systems and Relation to Functional Renormalization and Replica-Symmetry Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1889-1898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivation of the Functional Renormalization Group Beta-Function at order 1/N for Manifolds Pinned by Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 701, pp.409-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization Group at Large N for Disordered Elastic Systems, and Relation to Replica Symmetry Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.17402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renormalization of pinned elastic systems: how does it work beyond one loop ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.1785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The passive polymer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02446-6⟩</w:t>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026473504422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...542 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glassy Trapping of Manifolds in Nonpotential Random Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (19), pp.197601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.197601⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 80 (11), pp.2362-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.2362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5759 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous Dimensions of Soft Operators in Supersymmetric Nonlinear Sigma-Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mod. Phys. Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, pp.A 8 (1993) 3845-3852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Semeikin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class II: Field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force-Force Correlator for Driven Disordered Systems at Finite Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-principle derivation of static avalanche-size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interference in disordered systems: A particle in a complex random landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium avalanches in spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Stationary Dynamics Of The ABBM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of velocities in an avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanches in mean-field models and the Barkhausen noise in spin-glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Height fluctuations of a contact line: a direct measurement of the renormalized disorder correlator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasticity of a contact-line and avalanche-size distribution at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field Theory of the RNA Freezing Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size distributions of shocks and static avalanches from the Functional Renormalization Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driven particle in a random landscape: disorder correlator, avalanche distribution and extreme value statistics of records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of static avalanches in a random pinning landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alan Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field theory conjecture for loop-erased random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuation force exerted by a planar self-avoiding polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in a two-layer model of plastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure the effective action for disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instanton calculus for the self-avoiding manifold model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling behavior of tethered crumpled manifolds with inner dimension close to D=2: Resumming the perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabry-Perot interference and spin filtering in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Balents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization Group and the Field Theory of Disordered Elastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Functional Renormalization Group Treatment of Disordered Systems: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher correlations, universal distributions and finite size scaling in the field theory of depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal interface width distributions at the depinning threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannimenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 4-loop beta-function in the 2D Non-Abelian Thirring model, and comparison with its conjectured &amp;quot;exact&amp;quot; form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. W. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbative Linearization of Reaction-Diffusion Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Puri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization group for anisotropic depinning and relation to branching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting Crumpled Manifolds: Exact Results to all Orders of Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-loop Functional Renormalization Group Theory of the Depinning Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disordered Systems and the Functional Renormalization Group: A Pedagogical Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting crumpled manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization group at large N for random manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymers and manifolds in static random flows: a renormalization group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The finite one-dimensional wire problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kehrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Muenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Orders for Self-Avoiding Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Perturbation Expansion of the KPZ-Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A geometric generalization of field theory to manifolds of arbitrary dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Kardar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizing the O(N)-field theory to N-colored manifolds of arbitrary internal dimension D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Kardar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Discussion of the 2-Loop Calculations for the KPZ-Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Selfavoiding Tethered Membranes II, Inclusion of Hydrodynamic Interaction (Zimm Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Selfavoiding Tethered Membranes I Model A Dynamics (Rouse Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification of Perturbations for Membranes with Bending Rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Renormalization Group Results for Scaling of Self-Avoiding Tethered Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How to measure the effective action for disordered systems</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of Selfavoiding Tethered Membranes: 2-Loop Renormalization Group Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-avoiding Tethered Membranes at the Tricritical Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...2099 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,51 +12095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo sampler of first-passage times for fractional Brownian motion using adaptive bisections : Source code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12436,51 +12348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Joerg Wiese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qzzt-86fn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne ter Burg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J&#246;rg Wiese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dkhl-c68t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail N Semeikin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.134203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.067103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.077101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shapira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd2bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rissone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rico-Pasto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ritort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.208401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bonanno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kompaniets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okuda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.5.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mukerjee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Durin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Luis Sommer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.107205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico El&#237;as" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac4648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02446-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374959v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bercy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Melkonyan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bizebard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988816v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.5.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/46001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.197601" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Baez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bundschuh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.022415" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114696" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.032106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Husemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benigni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.040603" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxuan Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.062116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5c98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Arag&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Kolton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Jagla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/10002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Correa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;l. Sommer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.087201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052142" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.110601" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/08/P08019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.210601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guinea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dobrinevski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/66002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/16002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/04/P04014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032106" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.061116" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J. Wiese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.157205" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732393003986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061141" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/14005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.144204" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper L. Jacobsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/68003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.155701" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172135v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.220201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.128102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#228;ssig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.035101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012896v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wiese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026473504422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2362" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semeikin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663982v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moulinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283797v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002990v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Pinnow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Peca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Balents" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. W. Ludwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Puri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Kardar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muenkel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283834v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283837v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283840v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283839v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270046v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c871f4df08cac765db809668096859a3ec8d0fa9;origin=https://hal.archives-ouvertes.fr/hal-02270046;visit=swh:1:snp:305bce36b760020901ab37bb37237b7d8c75de2c;anchor=swh:1:rev:ec1129a9bcc554e358e486c6fff4c4e1ab3f1f86;path=/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Joerg Wiese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qzzt-86fn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne ter Burg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J&#246;rg Wiese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dkhl-c68t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semeikin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tt5r-fxg9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail N Semeikin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.134203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.067103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.077101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shapira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd2bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rissone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rico-Pasto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ritort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.208401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bonanno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kompaniets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okuda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.5.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mukerjee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bohn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Durin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Luis Sommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.107205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico El&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac4648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374959v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Melkonyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bizebard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988816v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.5.063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02446-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.197601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Baez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bundschuh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.022415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.032106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/46001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Husemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benigni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.040603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5c98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxuan Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.062116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Arag&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Kolton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Jagla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/10002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Correa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;l. Sommer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.087201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/08/P08019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.210601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.110601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guinea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dobrinevski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/66002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/16002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/04/P04014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.061116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J. Wiese" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.157205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061141" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732393003986" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/14005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper L. Jacobsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.144204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031601" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.155701" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.220201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172129v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/68003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.128102" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197202" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#228;ssig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.035101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wiese" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026473504422" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2362" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moulinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002990v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Pinnow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283812v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Peca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Balents" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283810v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. W. Ludwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Puri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muenkel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283831v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Kardar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283835v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270046v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c871f4df08cac765db809668096859a3ec8d0fa9;origin=https://hal.archives-ouvertes.fr/hal-02270046;visit=swh:1:snp:305bce36b760020901ab37bb37237b7d8c75de2c;anchor=swh:1:rev:ec1129a9bcc554e358e486c6fff4c4e1ab3f1f86;path=/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>