--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -360,209 +360,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The two upper critical dimensions of the Ising and Potts models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Lykke Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (05), pp.092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roughness and critical force for depinning at 3-loop order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail N Semeikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (13), pp.134203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.134203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268222v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04286332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperuniformity in the Manna Model, Conserved Directed Percolation and Depinning</w:t>
               </w:r>
@@ -626,51 +626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice realization of complex CFTs: Two-dimensional Potts model with $Q&gt;4$ states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Lykke Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -711,7644 +711,7644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renormalization group for measurement and entanglement phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nahum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (10), pp.104203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.104203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking the Ising Universality Class in $3 \le d &lt; 4$ dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kompaniets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.5.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anchored advected interfaces, Oslo model, and roughness at depinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (6), pp.063202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/acd2bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Test of Sinai’s Model in DNA Unzipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rissone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rico-Pasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ritort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (20), pp.208401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.208401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class I: Mappings, simulations and algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bonachela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class. II. Field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Correlations in Disordered Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubem Luis Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.107205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.107205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning and flow of a vortex line in a uniaxial random medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Elías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (22), pp.224209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory and experiments for disordered elastic manifolds, depinning, avalanches, and sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (8), pp.086502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ac4648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionals of fractional Brownian motion and the three arcsine laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridib Sadhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (05), pp.054112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean-Field Theories for Depinning and their Experimental Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (5), pp.052114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Span observables: &amp;quot;When is a foraging rabbit no longer hungry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02446-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal force correlations in an RNA-DNA unzipping experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Melkonyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bizebard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal dimension of critical curves in the $O(n)$-symmetric $\phi^4$-model and crossover exponent at 6-loop order: Loop-erased random walks, self-avoiding walks, Ising, XY and Heisenberg models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kompaniets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.012104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.012104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling first-passage times of fractional Brownian Motion using adaptive bisections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.043312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme events for fractional Brownian motion with drift: Theory and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.022102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact mapping between loop-erased random walks and an interacting field theory with two fermions and one boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cappelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Okuda</w:t>
+                <w:t xml:space="preserve">Assaf Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.5.135⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.9.5.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Miguel Muñoz</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988816v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of velocities in an avalanche, and related quantities: Theory and numerical verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.46001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/46001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning transition of charge-density waves: mapping onto $O(n)$ symmetric $\phi^4$ theory with $n\to -2$ and loop-erased random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.197601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.197601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of random RNA secondary structures near the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Bundschuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.054136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054136⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.022415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field Theories for Loop-Erased Random Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 946, pp.114696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First passage in an interval for fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.054137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054137⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.032106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausdorff dimension of the record set of a fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.104203⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Rubem Luis Sommer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field theory of disordered elastic interfaces at 3-loop order: The $\beta$-function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Husemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 932, pp.540-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized arcsine laws for fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridib Sadhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129 (10), pp.107205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.107205⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.040603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Kolton</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial shape of avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Tridib Sadhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (05), pp.054112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054112⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.062116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pickands' constant at first order in an expansion around Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (16), pp.16LT04. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5c98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent-state path integral versus coarse-grained effective stochastic equation of motion: From reaction diffusion to stochastic sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105 (5), pp.052114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052114⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.042117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbative expansion for the maximum of fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (1), pp.012104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.012104⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Scaling of Magnetic Avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. l. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.087201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanches in Tip-Driven Interfaces in Random Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Kolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/10002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme-value statistics of fractional Brownian motion bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (4), pp.043312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043312⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical selection of critical exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (2), pp.022102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022102⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.042105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of joint local and total size and of extension for avalanches in the Brownian force model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.9.5.063⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (5), pp.16LT04. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Span observables: &amp;quot;When is a foraging rabbit no longer hungry?</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal correlations between shocks in the ground state of elastic interfaces in disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact mapping of the stochastic field theory for Manna sandpiles to interfaces in random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (11), pp.110601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.110601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial shape of avalanches in the Brownian force model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (8), pp.P08019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/08/P08019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum of a Fractional Brownian Motion: Analytic Results from Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.210601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence for three universality classes for reaction fronts in disordered flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awadhesh Kumar Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.234502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche shape and exponents beyond mean-field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (6), pp.66002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/66002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective excitations in a large- d model for graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Gaussian effects and multifractality in the Bragg glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.16002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/16002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche dynamics of elastic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.022106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact form of the exponential correlation function in the glassy super-rough phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of avalanches with relaxation and Barkhausen noise: A solvable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.032106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization-group approach to decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (04), pp.P04014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/04/P04014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-rough phase of the random-phase sine-Gordon model: Two-loop results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of velocities and acceleration for a particle in Brownian correlated disorder: inertial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.061116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.061116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-Rough Glassy Phase of the Random Field XY Model in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Schehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.157205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.157205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANOMALOUS DIMENSIONS OF SOFT OPERATORS IN SUPERSYMMETRIC NONLINEAR SIGMA-MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 08 (40), pp.3845-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217732393003986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation Theory for Fractional Brownian Motion in Presence of Absorbing Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya N. Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.061141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.061141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock statistics in higher-dimensional Burgers turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.14005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/14005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanche-size distribution at the depinning transition: A numerical test of the theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.144204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.144204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical interfaces in the random-bond Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper L. Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Santachiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.070601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A growth model for RNA secondary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hagendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.P04008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cusps and shocks in the renormalized potential of glassy random manifolds: How Functional Renormalization Group and Replica Symmetry Breaking fit together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.064203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization for Disordered Systems, Basic Recipes and Gourmet Dishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.777-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random RNA under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hagendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.68003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/78/68003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Calculation of the Functional renormalization group fixed-point functions at the depinning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.22020a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.220201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure Functional RG fixed-point functions for dynamics and at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77, pp.66001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetting and Minimal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin P. Bachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.031601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring functional renormalization group fixed-point functions for pinned manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alan Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.155701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.155701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of Random-Field and Random-Anisotropy Fixed Points at large N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.269704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Field Theory of the RNA Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.128102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.128102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure Functional RG fixed-point functions for dynamics and at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/66001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random field spin models beyond one loop: a mechanism for decreasing the lower critical dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.197202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal distribution of threshold forces at the depinning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.041110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Freezing of Random RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lässig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.228101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statics and dynamics of elastic manifolds in media with long-range correlated disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.061109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can non-linear elasticity explain contact-line roughness at depinning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96, pp.015702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why one needs a functional renormalization group to survive in a disordered world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pramana - Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-loop Functional Renormalization for elastic manifolds pinned by disorder in N dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.035101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supersymmetry Breaking in Disordered Systems and Relation to Functional Renormalization and Replica-Symmetry Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1889-1898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivation of the Functional Renormalization Group Beta-Function at order 1/N for Manifolds Pinned by Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 701, pp.409-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization Group at Large N for Disordered Elastic Systems, and Relation to Replica Symmetry Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.17402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renormalization of pinned elastic systems: how does it work beyond one loop ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.1785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The passive polymer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02446-6⟩</w:t>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026473504422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glassy Trapping of Manifolds in Nonpotential Random Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...5833 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8490,3562 +8490,3562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Force-Force Correlator for Driven Disordered Systems at Finite Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Depinning in the quenched Kardar-Parisi-Zhang class II: Field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cathelijne ter Burg</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of velocities in an avalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interference in disordered systems: A particle in a complex random landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principle derivation of static avalanche-size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium avalanches in spin glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Stationary Dynamics Of The ABBM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dobrinevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalanches in mean-field models and the Barkhausen noise in spin-glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field Theory of the RNA Freezing Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Mueller</w:t>
+                <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Height fluctuations of a contact line: a direct measurement of the renormalized disorder correlator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasticity of a contact-line and avalanche-size distribution at depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field theory conjecture for loop-erased random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of static avalanches in a random pinning landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alan Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size distributions of shocks and static avalanches from the Functional Renormalization Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driven particle in a random landscape: disorder correlator, avalanche distribution and extreme value statistics of records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuation force exerted by a planar self-avoiding polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depinning in a two-layer model of plastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure the effective action for disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instanton calculus for the self-avoiding manifold model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling behavior of tethered crumpled manifolds with inner dimension close to D=2: Resumming the perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher correlations, universal distributions and finite size scaling in the field theory of depinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Functional Renormalization Group Treatment of Disordered Systems: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Renormalization Group and the Field Theory of Disordered Elastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabry-Perot interference and spin filtering in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Balents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal interface width distributions at the depinning threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannimenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbative Linearization of Reaction-Diffusion Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Puri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization group for anisotropic depinning and relation to branching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 4-loop beta-function in the 2D Non-Abelian Thirring model, and comparison with its conjectured &amp;quot;exact&amp;quot; form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. W. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting Crumpled Manifolds: Exact Results to all Orders of Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-loop Functional Renormalization Group Theory of the Depinning Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disordered Systems and the Functional Renormalization Group: A Pedagogical Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Jörg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional renormalization group at large N for random manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting crumpled manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Pinnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymers and manifolds in static random flows: a renormalization group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A geometric generalization of field theory to manifolds of arbitrary dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Kardar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizing the O(N)-field theory to N-colored manifolds of arbitrary internal dimension D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Kardar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The finite one-dimensional wire problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kehrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Muenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Orders for Self-Avoiding Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Perturbation Expansion of the KPZ-Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Selfavoiding Tethered Membranes I Model A Dynamics (Rouse Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Selfavoiding Tethered Membranes II, Inclusion of Hydrodynamic Interaction (Zimm Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Discussion of the 2-Loop Calculations for the KPZ-Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of Selfavoiding Tethered Membranes: 2-Loop Renormalization Group Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay J. Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification of Perturbations for Membranes with Bending Rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How to measure the effective action for disordered systems</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Renormalization Group Results for Scaling of Self-Avoiding Tethered Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...285 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-avoiding Tethered Membranes at the Tricritical Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...1773 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12095,51 +12095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo sampler of first-passage times for fractional Brownian motion using adaptive bisections : Source code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Joerg Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12348,51 +12348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Joerg Wiese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qzzt-86fn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne ter Burg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J&#246;rg Wiese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dkhl-c68t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semeikin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tt5r-fxg9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail N Semeikin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.134203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.067103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.077101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shapira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd2bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rissone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rico-Pasto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ritort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.208401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bonanno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kompaniets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okuda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.5.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mukerjee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bohn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Durin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Luis Sommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.107205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico El&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac4648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374959v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Melkonyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bizebard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988816v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.5.063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02446-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.197601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Baez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bundschuh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.022415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.032106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/46001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Husemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benigni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.040603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5c98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxuan Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.062116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Arag&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Kolton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Jagla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/10002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Correa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;l. Sommer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.087201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/08/P08019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.210601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.110601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guinea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dobrinevski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/66002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/16002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/04/P04014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.061116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J. Wiese" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.157205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061141" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732393003986" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/14005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper L. Jacobsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.144204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031601" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.155701" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.220201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172129v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/68003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.128102" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197202" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#228;ssig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.035101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wiese" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026473504422" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2362" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moulinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002990v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Pinnow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283812v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Peca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Balents" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283810v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. W. Ludwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Puri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muenkel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283831v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Kardar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283835v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270046v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c871f4df08cac765db809668096859a3ec8d0fa9;origin=https://hal.archives-ouvertes.fr/hal-02270046;visit=swh:1:snp:305bce36b760020901ab37bb37237b7d8c75de2c;anchor=swh:1:rev:ec1129a9bcc554e358e486c6fff4c4e1ab3f1f86;path=/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Joerg Wiese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qzzt-86fn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne ter Burg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J&#246;rg Wiese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dkhl-c68t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semeikin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tt5r-fxg9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail N Semeikin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.134203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.067103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.077101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bonanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kompaniets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.5.135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shapira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd2bb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rissone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rico-Pasto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ritort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.208401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mukerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bohn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Durin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Luis Sommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.107205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico El&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac4648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02446-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374959v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bercy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Melkonyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bizebard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988816v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.5.063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Kolton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/46001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.197601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Baez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bundschuh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.022415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.032106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benigni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Husemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.040603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxuan Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.062116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5c98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bohn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Correa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;l. Sommer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.087201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Arag&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Kolton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Jagla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/10002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.110601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/08/P08019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.210601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dobrinevski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/66002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guinea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125428" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/16002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281095v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/04/P04014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.061116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay J. Wiese" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.157205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732393003986" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/14005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.144204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper L. Jacobsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Santachiara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/68003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.220201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172135v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.155701" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.128102" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197202" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#228;ssig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.035101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Wiese" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026473504422" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2362" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799187v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moulinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002990v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Pinnow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283812v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Peca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Balents" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283822v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Puri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. W. Ludwig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Kardar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283832v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muenkel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283834v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283837v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283835v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283840v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283839v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270046v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c871f4df08cac765db809668096859a3ec8d0fa9;origin=https://hal.archives-ouvertes.fr/hal-02270046;visit=swh:1:snp:305bce36b760020901ab37bb37237b7d8c75de2c;anchor=swh:1:rev:ec1129a9bcc554e358e486c6fff4c4e1ab3f1f86;path=/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>