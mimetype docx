--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -506,512 +506,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dispersion finite volume/element discretization of the enhanced Green-Naghdi equations for wave propagation, breaking and runup on unstructured meshes</w:t>
+                <w:t xml:space="preserve">Full nonlinearity in weakly dispersive Boussinesq models: luxury or necessity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea G Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402701v2</w:t>
+                <w:t xml:space="preserve">hal-04334853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full nonlinearity in weakly dispersive Boussinesq models: luxury or necessity ?</w:t>
+                <w:t xml:space="preserve">Low dispersion finite volume/element discretization of the enhanced Green-Naghdi equations for wave propagation, breaking and runup on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.102157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334853v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on numerical methods and applications for waves in coastal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Numerical Solution of Sparse Linear Systems Emerging in Finite Volume Discretizations of 2D Boussinesq-Type Models on Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anargiros I Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Bacigaluppi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.3584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14213584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860569v1</w:t>
+                <w:t xml:space="preserve">hal-03842176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Sensitivity for Wave-Breaking Closures in Boussinesq-Type Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue on numerical methods and applications for waves in coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bacigaluppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738658v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Numerical Solution of Sparse Linear Systems Emerging in Finite Volume Discretizations of 2D Boussinesq-Type Models on Unstructured Grids</w:t>
+                <w:t xml:space="preserve">Parameter Sensitivity for Wave-Breaking Closures in Boussinesq-Type Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anargiros I Delis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Kazolea</w:t>
+                <w:t xml:space="preserve">Subodh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gaitani</w:t>
+                <w:t xml:space="preserve">M. Kazolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (21), pp.3584. </w:t>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14213584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42286-022-00068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842176v1</w:t>
+                <w:t xml:space="preserve">hal-03738658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation, breaking, and overtopping on a 2D reef: A comparative evaluation of numerical codes for tsunami modelling</w:t>
               </w:r>
@@ -1642,226 +1642,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Dispersive Shallow Water Models by Deriving Asymptotic Interface Operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order ImEx method for the shallow water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Domain Decomposition Methods in Science and Engineering - DD27</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HONOM 2024 - High-Order NOnlinear numerical Methods for evolutionary PDEs: theory and applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chania Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851031v3</w:t>
+                <w:t xml:space="preserve">hal-04884370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order ImEx method for the shallow water model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Dispersive Shallow Water Models by Deriving Asymptotic Interface Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Galaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Parisot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HONOM 2024 - High-Order NOnlinear numerical Methods for evolutionary PDEs: theory and applications.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Domain Decomposition Methods in Science and Engineering - DD27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.181-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50769-4_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851031v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible 2D Nonlinear Approach for Nonlinear Wave Propagation, Breaking and Run up</w:t>
               </w:r>
@@ -2483,77 +2483,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear hybrid Boussinesq-SaintVenant model is well-posed and produces O(h^2/L^2) reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Galaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2647,77 +2647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling wave breaking by coupling dispersive and hyperbolic water wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Galaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMI 2023 - Le Monde des Mathématiques Industrielles 2023: Smart Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2787,51 +2787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for two wave breaking models used by the Green-Naghdi equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,107 +2989,107 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436705v2</w:t>
+                <w:t xml:space="preserve">hal-05436705v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of linear Boussinesq-type models coupled with static interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Galaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4062,70 +4062,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:97ee3cfeeea778b47a461bdf2fa9d48ee9d3365e;origin=https://github.com/INRIA/datalake;visit=swh:1:snp:0085fb1ccd981e6bcfe583cfcba73f548a6244c9;anchor=swh:1:rev:ef7f07aa9aaa5ab27dd3ce7b63593e5aa128d97e;path=/POC%20-%20R%C3%A9seaux%20de%20copublications/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:6edfb856cac235a788f671d6658ee94e8fa5283f;origin=https://github.com/Inria-Datalake/Copublications;visit=swh:1:snp:eef337a732b99b4e39819fe4116f89f329334aaa;anchor=swh:1:rev:f4a01927355def345f7078f5891b15954810f311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432240v1</w:t>
+                <w:t xml:space="preserve">hal-05432240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4201,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DCB15C3"/>
+    <w:nsid w:val="819B3932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4432,51 +4432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kazolea-maria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228231620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04890566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s-Madronal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lteif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nghi Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khoi Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402701v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Filippini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334853v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazolea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-022-00068-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anargiros I Delis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaitani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I. Delis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.07.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03851031v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Maravelakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Synolakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04988672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Madhav Joshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442214v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kazolea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Delis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaitani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166295v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97ee3cfeeea778b47a461bdf2fa9d48ee9d3365e;origin=https://github.com/INRIA/datalake;visit=swh:1:snp:0085fb1ccd981e6bcfe583cfcba73f548a6244c9;anchor=swh:1:rev:ef7f07aa9aaa5ab27dd3ce7b63593e5aa128d97e;path=/POC%20-%20R%C3%A9seaux%20de%20copublications/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kazolea-maria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228231620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04890566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s-Madronal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lteif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nghi Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khoi Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334853v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402701v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Filippini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anargiros I Delis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaitani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazolea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-022-00068-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I. Delis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.07.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03851031v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Maravelakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Synolakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04988672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Madhav Joshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442214v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kazolea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Delis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaitani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166295v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432240v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6edfb856cac235a788f671d6658ee94e8fa5283f;origin=https://github.com/Inria-Datalake/Copublications;visit=swh:1:snp:eef337a732b99b4e39819fe4116f89f329334aaa;anchor=swh:1:rev:f4a01927355def345f7078f5891b15954810f311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>