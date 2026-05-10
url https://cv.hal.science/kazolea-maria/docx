--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -2861,297 +2861,398 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t>
+                <w:t xml:space="preserve">Anisotropic mesh adaptation for the non-linear shallow water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Guha</w:t>
+                <w:t xml:space="preserve">Dean Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Liquori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel da Silva</w:t>
+                <w:t xml:space="preserve">Nicolas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436705v3</w:t>
+                <w:t xml:space="preserve">hal-05614066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of linear Boussinesq-type models coupled with static interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Galaz</w:t>
+                <w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Liquori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04988672v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436705v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of linear Boussinesq-type models coupled with static interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Galaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parameter sensitivity for wave breaking closures in Boussinesq-type models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Madhav Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3213,758 +3314,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible 2D Nonlinear Approach for Nonlinear Wave Propagation, Breaking and Run up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+                <w:t xml:space="preserve">On wave breaking for Boussinesq-type models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9013, Inria. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9092, INRIA. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442214v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wave breaking for Boussinesq-type models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flexible 2D Nonlinear Approach for Nonlinear Wave Propagation, Breaking and Run up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9092, INRIA. 2017, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9013, Inria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581954v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular wave propagation with a 2DH Boussinesq-type model and an unstructured finite volume scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A I Delis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9008, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave breaking for Boussinesq-type models using a turbulence kinetic energy model</w:t>
+                <w:t xml:space="preserve">Wave propagation breaking, and overtoping on a 2D reef : a comparative evaluation of numerical codes for tsunami modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8781, Inria Bordeaux Sud-Ouest. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9005, Inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284629v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation breaking, and overtoping on a 2D reef : a comparative evaluation of numerical codes for tsunami modelling</w:t>
+                <w:t xml:space="preserve">Wave breaking for Boussinesq-type models using a turbulence kinetic energy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9005, Inria. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8781, Inria Bordeaux Sud-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414781v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical solution of sparse linear systems emerging in finite volume discretizations of 2D Boussinesq-type models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flexible genuinely nonlinear approach for wave propagation, breaking and runup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8778, INRIA Bordeaux, équipe CARDAMOM. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8746, Inria Bordeaux Sud-Ouest; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202983v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible genuinely nonlinear approach for wave propagation, breaking and runup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the numerical solution of sparse linear systems emerging in finite volume discretizations of 2D Boussinesq-type models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8746, Inria Bordeaux Sud-Ouest; INRIA. 2015</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argiris I. Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8778, INRIA Bordeaux, équipe CARDAMOM. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166295v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Numerical Methods for Nonlinear Water Wave dynamics and Breaking in Boussinesq-type models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04724479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,166 +4075,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoPubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6edfb856cac235a788f671d6658ee94e8fa5283f;origin=https://github.com/Inria-Datalake/Copublications;visit=swh:1:snp:eef337a732b99b4e39819fe4116f89f329334aaa;anchor=swh:1:rev:f4a01927355def345f7078f5891b15954810f311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4201,51 +4302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="819B3932"/>
+    <w:nsid w:val="FA2FFAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4432,51 +4533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kazolea-maria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228231620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04890566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s-Madronal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lteif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nghi Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khoi Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334853v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402701v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Filippini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anargiros I Delis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaitani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazolea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-022-00068-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I. Delis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.07.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03851031v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Maravelakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Synolakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04988672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Madhav Joshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442214v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kazolea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Delis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaitani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166295v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432240v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6edfb856cac235a788f671d6658ee94e8fa5283f;origin=https://github.com/Inria-Datalake/Copublications;visit=swh:1:snp:eef337a732b99b4e39819fe4116f89f329334aaa;anchor=swh:1:rev:f4a01927355def345f7078f5891b15954810f311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kazolea-maria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228231620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04890566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s-Madronal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lteif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nghi Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khoi Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334853v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402701v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Filippini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anargiros I Delis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaitani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bacigaluppi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazolea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-022-00068-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I. Delis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.07.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03851031v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Maravelakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Synolakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04189458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05614066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Yuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04988672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03573018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Madhav Joshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442214v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kazolea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A I Delis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166295v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaitani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432240v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6edfb856cac235a788f671d6658ee94e8fa5283f;origin=https://github.com/Inria-Datalake/Copublications;visit=swh:1:snp:eef337a732b99b4e39819fe4116f89f329334aaa;anchor=swh:1:rev:f4a01927355def345f7078f5891b15954810f311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>