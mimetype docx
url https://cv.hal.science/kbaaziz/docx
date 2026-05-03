--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader BAAZIZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale : Une opportunité ingénieuse de coopération technologique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la Diplomatie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Muséums : Vers l’émergence de nouvelles médiations muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3-4), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888255225252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new paradigm of “coopetitiveness” in emerging countries: Case of the Algerian Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i1.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et innovation frugale : l'information appartient à celui qui l'exploite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar : La veille technologique au service de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGRSDT, Oct 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat dans le contexte du développement durable : Comment éviter la mort prématurée des start-ups innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAHADI : Le premier forum virtuel international sur l’entrepreneuriat, l’innovation et les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCG; INSI; EIC, May 2020, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, logistique inversée et le recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinair : préservation de notre planète terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Club (USTHB); IYS Team, Nov 2020, Bab Ezzouar - Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de tecnologia com informação aberta: Optimização de desempenho uma broca pela combinação de tecnologia de engenharia reversa e informação de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data, desenvolvimento sustentável e a ciência aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Francês, Instituto de Higiene e Medicina Tropical, Jun 2016, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24447.61602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique & Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : " Management de la Performance des Organisations : Quelles Spécificités et Quelles Pratiques ? ", ENCGT - Tanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Knowledge Management dans l'amélioration de la prise de décision dans une Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Inforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Scorecard et Pilotage de la Performance : Cas de la Division Forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Penetration (ROP) Prediction in Oil Drilling Based on Ensemble Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Rezki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Baghdadi Y., Harfouche A., Musso M. (eds) ICT for an Inclusive World. Lecture Notes in Information Systems and Organisation, vol 35. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-549, 2020, ISBN: 978-3-030-34268-5 / e-ISBN: 978-3-030-34269-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34269-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Baujard; Joëlle Lagier; Nathalie Montargot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Évolutions et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-191, 2020, Collection Arts et Sciences, ISBN : 9781784056841 / e-ISBN : 9781784066840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction of Rate of Penetration while oil-well drilling: A Hoeffding tree based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EducaChain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Batna 2 - Mostefa Ben Boulaïd. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la publication : &amp;quot;How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02476576, AMU - Aix Marseille Université; IMSIC - Institut Méditerranéen de Recherches en Sciences de l'Information et de la Communication. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique et Business Intelligence. Contribution à la réduction des risques liés aux décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille université, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader BAAZIZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale : Une opportunité ingénieuse de coopération technologique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la Diplomatie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new paradigm of “coopetitiveness” in emerging countries: Case of the Algerian Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i1.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Muséums : Vers l’émergence de nouvelles médiations muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3-4), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888255225252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, logistique inversée et le recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinair : préservation de notre planète terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Club (USTHB); IYS Team, Nov 2020, Bab Ezzouar - Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat dans le contexte du développement durable : Comment éviter la mort prématurée des start-ups innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAHADI : Le premier forum virtuel international sur l’entrepreneuriat, l’innovation et les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCG; INSI; EIC, May 2020, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et innovation frugale : l'information appartient à celui qui l'exploite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar : La veille technologique au service de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGRSDT, Oct 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de tecnologia com informação aberta: Optimização de desempenho uma broca pela combinação de tecnologia de engenharia reversa e informação de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data, desenvolvimento sustentável e a ciência aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Francês, Instituto de Higiene e Medicina Tropical, Jun 2016, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24447.61602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique & Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : " Management de la Performance des Organisations : Quelles Spécificités et Quelles Pratiques ? ", ENCGT - Tanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Knowledge Management dans l'amélioration de la prise de décision dans une Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Inforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Scorecard et Pilotage de la Performance : Cas de la Division Forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Baujard; Joëlle Lagier; Nathalie Montargot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Évolutions et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-191, 2020, Collection Arts et Sciences, ISBN : 9781784056841 / e-ISBN : 9781784066840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Penetration (ROP) Prediction in Oil Drilling Based on Ensemble Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Rezki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Baghdadi Y., Harfouche A., Musso M. (eds) ICT for an Inclusive World. Lecture Notes in Information Systems and Organisation, vol 35. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-549, 2020, ISBN: 978-3-030-34268-5 / e-ISBN: 978-3-030-34269-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34269-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction of Rate of Penetration while oil-well drilling: A Hoeffding tree based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EducaChain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Batna 2 - Mostefa Ben Boulaïd. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la publication : &amp;quot;How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02476576, AMU - Aix Marseille Université; IMSIC - Institut Méditerranéen de Recherches en Sciences de l'Information et de la Communication. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique et Business Intelligence. Contribution à la réduction des risques liés aux décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille université, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255225252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i1.354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24447.61602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khelil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Rezki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Rezki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34269-2_37" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141390v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917642v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i1.354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255225252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24447.61602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khelil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Rezki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Rezki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34269-2_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141390v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>