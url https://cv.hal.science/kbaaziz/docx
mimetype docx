--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader BAAZIZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale : Une opportunité ingénieuse de coopération technologique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la Diplomatie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new paradigm of “coopetitiveness” in emerging countries: Case of the Algerian Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i1.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Muséums : Vers l’émergence de nouvelles médiations muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3-4), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888255225252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, logistique inversée et le recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinair : préservation de notre planète terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Club (USTHB); IYS Team, Nov 2020, Bab Ezzouar - Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat dans le contexte du développement durable : Comment éviter la mort prématurée des start-ups innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAHADI : Le premier forum virtuel international sur l’entrepreneuriat, l’innovation et les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCG; INSI; EIC, May 2020, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et innovation frugale : l'information appartient à celui qui l'exploite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar : La veille technologique au service de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGRSDT, Oct 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de tecnologia com informação aberta: Optimização de desempenho uma broca pela combinação de tecnologia de engenharia reversa e informação de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data, desenvolvimento sustentável e a ciência aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Francês, Instituto de Higiene e Medicina Tropical, Jun 2016, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24447.61602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique & Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : " Management de la Performance des Organisations : Quelles Spécificités et Quelles Pratiques ? ", ENCGT - Tanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Knowledge Management dans l'amélioration de la prise de décision dans une Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Inforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Scorecard et Pilotage de la Performance : Cas de la Division Forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Baujard; Joëlle Lagier; Nathalie Montargot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Évolutions et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-191, 2020, Collection Arts et Sciences, ISBN : 9781784056841 / e-ISBN : 9781784066840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Penetration (ROP) Prediction in Oil Drilling Based on Ensemble Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Rezki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Baghdadi Y., Harfouche A., Musso M. (eds) ICT for an Inclusive World. Lecture Notes in Information Systems and Organisation, vol 35. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-549, 2020, ISBN: 978-3-030-34268-5 / e-ISBN: 978-3-030-34269-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34269-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction of Rate of Penetration while oil-well drilling: A Hoeffding tree based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EducaChain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Batna 2 - Mostefa Ben Boulaïd. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la publication : &amp;quot;How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02476576, AMU - Aix Marseille Université; IMSIC - Institut Méditerranéen de Recherches en Sciences de l'Information et de la Communication. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique et Business Intelligence. Contribution à la réduction des risques liés aux décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille université, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader BAAZIZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale : Une opportunité ingénieuse de coopération technologique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la Diplomatie Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Muséums : Vers l’émergence de nouvelles médiations muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3-4), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888255225252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new paradigm of “coopetitiveness” in emerging countries: Case of the Algerian Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i1.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et Développement Durable des territoires : De la compétitivité à la coopétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, logistique inversée et le recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinair : préservation de notre planète terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Club (USTHB); IYS Team, Nov 2020, Bab Ezzouar - Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat dans le contexte du développement durable : Comment éviter la mort prématurée des start-ups innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAHADI : Le premier forum virtuel international sur l’entrepreneuriat, l’innovation et les technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCG; INSI; EIC, May 2020, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et innovation frugale : l'information appartient à celui qui l'exploite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar : La veille technologique au service de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGRSDT, Oct 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de tecnologia com informação aberta: Optimização de desempenho uma broca pela combinação de tecnologia de engenharia reversa e informação de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data, desenvolvimento sustentável e a ciência aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Francês, Instituto de Higiene e Medicina Tropical, Jun 2016, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24447.61602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique & Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : " Management de la Performance des Organisations : Quelles Spécificités et Quelles Pratiques ? ", ENCGT - Tanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Knowledge Management dans l'amélioration de la prise de décision dans une Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Inforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Scorecard et Pilotage de la Performance : Cas de la Division Forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Baujard; Joëlle Lagier; Nathalie Montargot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations créatives et culturelles : Évolutions et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-191, 2020, Collection Arts et Sciences, ISBN : 9781784056841 / e-ISBN : 9781784066840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Penetration (ROP) Prediction in Oil Drilling Based on Ensemble Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Rezki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Baghdadi Y., Harfouche A., Musso M. (eds) ICT for an Inclusive World. Lecture Notes in Information Systems and Organisation, vol 35. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-549, 2020, ISBN: 978-3-030-34268-5 / e-ISBN: 978-3-030-34269-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34269-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction of Rate of Penetration while oil-well drilling: A Hoeffding tree based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EducaChain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Batna 2 - Mostefa Ben Boulaïd. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la publication : &amp;quot;How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02476576, AMU - Aix Marseille Université; IMSIC - Institut Méditerranéen de Recherches en Sciences de l'Information et de la Communication. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie du triptyque : Knowledge Management, Intelligence Economique et Business Intelligence. Contribution à la réduction des risques liés aux décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille université, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917642v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i1.354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255225252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24447.61602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khelil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Rezki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Rezki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34269-2_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141390v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255225252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i1.354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04217807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24447.61602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khelil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Rezki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Rezki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34269-2_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02476576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141390v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>