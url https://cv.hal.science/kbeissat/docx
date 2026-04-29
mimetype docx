--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding-complete genome sequences of hedgehog coronavirus isolated from Erinaceus europaeus in France</w:t>
+                <w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Chanteclair</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (7), pp.e00157-25. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00157-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05189673v1</w:t>
+                <w:t xml:space="preserve">hal-05427912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coding-complete genome sequences of hedgehog coronavirus isolated from Erinaceus europaeus in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+                <w:t xml:space="preserve">Flavie Chanteclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.e00157-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00157-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427912v1</w:t>
+                <w:t xml:space="preserve">anses-05189673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious potential and circulation of SARS-CoV-2 in wild rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9e Congrès européen de virologie 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Beissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (5), pp.387-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -586,64 +586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding-complete genome sequence of an Alphacoronavirus isolated in Rattus norvegicus captured in an urban park in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -752,77 +752,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la réceptivité et de la sensibilité du rat au SARS-CoV-2 : l'exemple avec le sous-variant Omicron BA.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchatre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,77 +886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la réceptivité et de la sensibilité du rat au SARS-CoV-2 : l'exemple avec le variant Bêta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchatre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,77 +1052,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious potential and circulation of SARS-CoV-2 in wild rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Beissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,51 +1339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Beissat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chanteclair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00157-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05067621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schereffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00230-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04983038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monchatre-Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04983023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05067585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Beissat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00157-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05067621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schereffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00230-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04983038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monchatre-Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04983023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05067585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>