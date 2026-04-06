--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1543,339 +1543,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the viscohyperelastic response of soft magnetorheological elastomers: Competition of macrostructural versus microstructural players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanically-grown morphogenesis of Voronoi-type materials: Computer design, 3D-printing and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hooshmand-Ahoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lucarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Moreno-Mateos</w:t>
+                <w:t xml:space="preserve">M.G. Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Danas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111981⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797159v1</w:t>
+                <w:t xml:space="preserve">hal-03761765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically-grown morphogenesis of Voronoi-type materials: Computer design, 3D-printing and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Hooshmand-Ahoor</w:t>
+                <w:t xml:space="preserve">Insights into the viscohyperelastic response of soft magnetorheological elastomers: Competition of macrostructural versus microstructural players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moreno-Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Tarantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Danas</w:t>
+                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104432. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761765v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation of magnetorheological film–substrate elastomers subjected to biaxial pre-compression and transverse magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An explicit dissipative model for isotropic hard magnetorheological elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rambausek</w:t>
+                <w:t xml:space="preserve">Matthias Rambausek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.103608. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.104361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952839v1</w:t>
+                <w:t xml:space="preserve">hal-03166567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t>
               </w:r>
@@ -1959,131 +1972,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dissipative model for isotropic hard magnetorheological elastomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation of magnetorheological film–substrate elastomers subjected to biaxial pre-compression and transverse magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rambausek</w:t>
+                <w:t xml:space="preserve">M. Rambausek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.104361. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.103608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166567v1</w:t>
+                <w:t xml:space="preserve">hal-02952839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction techniques for quantitative nano-mechanical AFM mode</w:t>
               </w:r>
@@ -3332,248 +3332,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t>
+                <w:t xml:space="preserve">Freedericksz instability for the twisted nematic device: A three-dimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Mbiakop</w:t>
+                <w:t xml:space="preserve">George Sfyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danas Kostas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+                <w:t xml:space="preserve">Guangyang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.012704-1 - 012704-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395637v1</w:t>
+                <w:t xml:space="preserve">hal-01360374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedericksz instability for the twisted nematic device: A three-dimensional analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyang Wen</w:t>
+                <w:t xml:space="preserve">Armel Mbiakop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
+                <w:t xml:space="preserve">Danas Kostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.012704-1 - 012704-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360374v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the estimation of the effective yield function of isotropic composites</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On void shape effects of periodic elasto-plastic materials subjected to cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Mbiakop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,51 +3767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model for porous single crystals with ellipsoidal voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Mbiakop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a magnetoelastic layer resting on a non-magnetic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Kankanala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.120 - 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnendu Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GACM Colloquium on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5916,247 +5916,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of MRE film – substrate block under magneto-mechanical loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erato Psarra</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study on effective elastic properties of porous materials: controlled porosity numerically generated and 3D printed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926476v1</w:t>
+                <w:t xml:space="preserve">hal-01899277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on effective elastic properties of porous materials: controlled porosity numerically generated and 3D printed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
+                <w:t xml:space="preserve">Instability of MRE film – substrate block under magneto-mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erato Psarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899277v1</w:t>
+                <w:t xml:space="preserve">hal-01926476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorheological Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6220,51 +6220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Kankanala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20eme Congres Francais de Mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besancon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,51 +6461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB8CC920"/>
+    <w:nsid w:val="4CE76F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6692,51 +6692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>