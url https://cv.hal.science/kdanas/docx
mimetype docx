--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1543,456 +1543,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically-grown morphogenesis of Voronoi-type materials: Computer design, 3D-printing and experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the viscohyperelastic response of soft magnetorheological elastomers: Competition of macrostructural versus microstructural players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Tarantino</w:t>
+                <w:t xml:space="preserve">S. Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moreno-Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Danas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104432⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761765v1</w:t>
+                <w:t xml:space="preserve">hal-03797159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the viscohyperelastic response of soft magnetorheological elastomers: Competition of macrostructural versus microstructural players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Moreno-Mateos</w:t>
+                <w:t xml:space="preserve">Mechanically-grown morphogenesis of Voronoi-type materials: Computer design, 3D-printing and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hooshmand-Ahoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Danas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.111981. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797159v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dissipative model for isotropic hard magnetorheological elastomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rambausek</w:t>
+                <w:t xml:space="preserve">Othmane Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104361⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166567v1</w:t>
+                <w:t xml:space="preserve">hal-03275328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Zerhouni</w:t>
+                <w:t xml:space="preserve">An explicit dissipative model for isotropic hard magnetorheological elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+                <w:t xml:space="preserve">Matthias Rambausek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.104361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275328v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation of magnetorheological film–substrate elastomers subjected to biaxial pre-compression and transverse magnetic fields</w:t>
               </w:r>
@@ -3016,343 +3016,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms of idealised cermets under multi-axial loading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective response of classical, auxetic and chiral magnetoelastic materials by use of a new variational principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Danas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp.80-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 105, pp.25 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627520v1</w:t>
+                <w:t xml:space="preserve">hal-01627522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homogenization model of the Voigt type for skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 414, pp.50-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective response of classical, auxetic and chiral magnetoelastic materials by use of a new variational principle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deformation mechanisms of idealised cermets under multi-axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borstnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.L. Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 105, pp.25 - 53. </w:t>
+              <w:t xml:space="preserve">, 2017, 102, pp.80-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627522v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freedericksz instability for the twisted nematic device: A three-dimensional analysis</w:t>
               </w:r>
@@ -5618,122 +5618,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Liquid Crystal and Freedericksz Instability</w:t>
+                <w:t xml:space="preserve">Modeling and Identification of the constitutive behavior of magneto-rheological elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnendu Haldar</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Voropaieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627531v1</w:t>
+                <w:t xml:space="preserve">hal-01899352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling response of architectured columns: controlling instability across the scales through a rational design.</w:t>
               </w:r>
@@ -5808,165 +5821,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Identification of the constitutive behavior of magneto-rheological elastomers</w:t>
+                <w:t xml:space="preserve">Bilayer Liquid Crystal and Freedericksz Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Voropaieff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+                <w:t xml:space="preserve">Krishnendu Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899352v1</w:t>
+                <w:t xml:space="preserve">hal-01627531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study on effective elastic properties of porous materials: controlled porosity numerically generated and 3D printed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,51 +6461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE76F20"/>
+    <w:nsid w:val="19A9AC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6692,51 +6692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>