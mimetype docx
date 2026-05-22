--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3016,343 +3016,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective response of classical, auxetic and chiral magnetoelastic materials by use of a new variational principle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deformation mechanisms of idealised cermets under multi-axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borstnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.L. Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 105, pp.25 - 53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.04.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 102, pp.80-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627522v1</w:t>
+                <w:t xml:space="preserve">hal-01627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homogenization model of the Voigt type for skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 414, pp.50-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms of idealised cermets under multi-axial loading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective response of classical, auxetic and chiral magnetoelastic materials by use of a new variational principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Danas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp.80-100. </w:t>
+              <w:t xml:space="preserve">, 2017, 105, pp.25 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627520v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freedericksz instability for the twisted nematic device: A three-dimensional analysis</w:t>
               </w:r>
@@ -5916,217 +5916,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on effective elastic properties of porous materials: controlled porosity numerically generated and 3D printed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
+                <w:t xml:space="preserve">Instability of MRE film – substrate block under magneto-mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erato Psarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899277v1</w:t>
+                <w:t xml:space="preserve">hal-01926476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of MRE film – substrate block under magneto-mechanical loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erato Psarra</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study on effective elastic properties of porous materials: controlled porosity numerically generated and 3D printed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Danas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926476v1</w:t>
+                <w:t xml:space="preserve">hal-01899277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorheological Elastomers</w:t>
               </w:r>
@@ -6461,51 +6461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A9AC9B"/>
+    <w:nsid w:val="F601B85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6692,51 +6692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kdanas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1177-5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131554859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4153-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Danas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aravas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gonzalez&#8208;saiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Lopez&#8208;donaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04999689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aravas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Moreno-Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03598290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Mukherjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03797159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreno-Mateos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03761765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tarantino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02952839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambausek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03188506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02491593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02167837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Tarantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02321677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103734" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erato Psarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00996H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borstnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Katsamenis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Spyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.04.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01360374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sfyris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Wen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papadioti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbiakop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Deshpande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00870885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goudarzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00647544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kankanala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00759862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Castaneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00755859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram S. Deshpande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Fleck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Fleck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGH8LPXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBWR2ZPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SMS82J4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Idiart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0WQ0F0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00491344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FLGW3NW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Sekmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Voropaieff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01627531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Haldar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>