--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khalifa DJEMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Khalifa DJEMAL received his diploma degree in Optical, Image and Signal Processing in 1999 from the National School of Physics at the University of Marseille / University of Toulon, France, and his Ph.D. in Image and Signal Processing in 2002 from the University of Toulon, France. He is currently a Full Professor in the Department of Electrical Engineering at the Institute of Technology, University of Évry Paris Saclay, France. He is a member of the IRA2 team within the IBISC Laboratory. His current research interests include artificial intelligence data processing, with a particular focus on applications in the environmental and medical domains. K. Djemal is the founder of the International Conference on Image Processing Theory, Tools and Applications (IPTA), which he chaired in 2008, 2010, 2012, 2014, 2020, and 2023. He has also organized the International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD) since 2009. In addition, he has chaired several special sessions and served as technical chair for numerous conferences. He is a regular reviewer for several international journals and conferences.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cross-Entropy: A Novel Multi-Level Thresholding Method and Comprehensive Study of Entropy for High-Precision Arctic Ecosystem Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweesak Trongtirakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sos Agaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chauhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.373. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info17040373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel feature selection method for accurate breast cancer classification using Correlation coefficient and Modified GWO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.175--198. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56415/csjm.v32.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple instance learning for classifying histopathological images of the breast cancer using residual neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Youkana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.1015--1029. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy farthest point first method for MRI brain image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shaker Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Benmeriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (13), pp.2395--2400. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised fusion approach of local features extracted from SAR images for detecting deforestation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Horch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (14), pp.2866--2876. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2019.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Medical Image Communication, Computing and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving in time-frequency diversity on multi-code multicarrier CDMA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Zouggaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali L. Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.31--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Using Neural Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal on Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.267--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning for improving a soft subspace clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boulemnadjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (A), pp.196--208. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Based RBF Neural Network Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.68--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration using Multilayer Neural Networks with Minimization of Total Variation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1-2), pp.106--115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new speckle filtering method for ultrasound images based on a weighted multiplicative total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of mammographic masses using a new Spiculated Mass Descriptor in computer aided diagnosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Kachouri-Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.132--142. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/12.47786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Noise Distribution on Active Contour Models: Medical Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.101--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/ajaps.2011.101.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval based on features extraction and RBF classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Signals, Systems and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.235--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image modelling and specific treatments in orthodontics domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Bionics and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.111--124. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11762320701754753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Active Contours Propagation in a Sequence of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.267-292. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467806002252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00114157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Whale Optimization Algorithm-Kmeans for Image Segmentation using Multiprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on iNnovative Informatics of Biskra (ISNIB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Biskra, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNIB64820.2025.10983906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Representation Learning in Color Space for Deforestation Mapping with Limited Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheza Anam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.1192--1198, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICPR 2024 Competition on VISual Tracking in Adverse Conditions (VISTAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Pandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirshendu Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinjan Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauptik Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Pattern Recognition (ICPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.91-102, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80139-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Cancer Classification using Levy Stable Based Ensemble and It’s Real-Time Implementation on OpenVINO Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumita Hait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10319992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic based adaptive weighted despeckling method designed considering inter-pixel scattering similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Method for Breast Cancer Classification Based on Feature Selection Using RGWO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence: Theories and Applications (ICAITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mascara, Algeria. pp.18--27, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28540-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Datasets For Breast Cancer Grading Based On Multi-CNN Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Youkana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive tasks modelization and description in VR environment for Alzheimer’s disease state identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the dictionary size selection: An efficient combination of K-SVD and PCA to denoise and enhance digital mammography contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègbédji Goubalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Intelligent Computing Systems (ISICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Merida, Mexico. pp.1--15, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30447-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Classification by Artificial Immune Algorithm based Validity Interval Cells Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computational Intelligence (IJCCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial immune algorithm for fast convergence of multi layer perceptron in breast cancer diagnosis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.341-345, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving cells recognition by local database categorization in Artificial Immune System algorithm. Application to breast cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Douai, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2015.7368784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Mammogram Database Classification using improved Artificial Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. p164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital database for screening mammography classification using improved artificial immune system approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Evolutionary Computation Theory and Applications (ECTA 2014) Part of the 6th International Joint Conference on Computational Intelligence (IJCCI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.244--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional-order variational model for speckled de-noising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest cluster center decision in hierarchical classification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Using Neural Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd global conference on computer science, software, networks and engineering (COMENG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Izmir, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells clonal selection for Breast Cancer classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Multi-Conference on Systems, Signals and Devices (SSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration Method by Total Variation Minimization Using Multilayer Neural Networks Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Applications of Neural Networks (EANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Halkidiki, Greece. pp.424--432, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41013-0_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immune-Inspired Approach for Breast Cancer Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Applications of Neural Networks (EANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Halkidiki, Greece. pp.273--281, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41013-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckled Images Restoration Filter based on Weighted Multiplicative Regularization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.111--115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification du cancer du sein par les systèmes immunitaires artificiels : Contribution à l'amélioration de l'algorithme CLONALG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering International Conference (BIOMEIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tiemcen, Algérie. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protuberance Selection descriptor for breast cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Visual Information Processing (EUVIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.280--285, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive total variation method for speckle reduction in medical ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1545--1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trois-Rivières, Quebec, Canada. pp.576--584, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Descriptors Evaluation for Mass Malignity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001815400910100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.S.M : New co-clustering modelling intended to content based image recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computing and Communication Technologies (RIVF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh City, Vietnam. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass description in mammographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangulation method for the management of the topology changes in 3D boundary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image modeling and active contour segmentation: auto-progressive image model (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-classification et la recherche d&apos;images par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Internationales sur l&amp;apos;Informatique Graphique (JIG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Constantine, Algérie. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormalities description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fez, Morocco. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Sub-pixel Edge Detection Method by Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization of classification systems : Application to image search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Artificial Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Palma de Mallorca, Spain. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Subpixel Accuracy Edge Detection Method by Interval Arithmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific 3D Treatment in Orthodontics Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering adaptation method for image recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization and VQ method for images recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITOR Client / Server Application Digitization, Visualisation and Treatment in Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Conference (INC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Samos, Greece. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de formes des globules drépanocytaires par traitement d&apos;images numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisie. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization of classification intended to content based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Intelligence: Intelligent Pattern Analysis ACIDCA-ICMI 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Touzeur, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de formes des globules drépanocytaires par traitement numérique des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Sciences of Electronics, Technology of Information and Telecommunication (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisie. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes description for cells sickle illness Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signals Systems &amp; Devices (SSD 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features extraction and supervised classification intended to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS World Congress: Scientific Computation, Applied Mathematics and Simulation (IMACS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval based on features extraction and RBF classifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signals Systems &amp; Devices (SSD 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle Reduction in Ultrasound Images by Minimization of Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genova, Italy. pp.357--360, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Active Contour Model Using Level Set Methods for Objects Tracking in Images Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences of ElectronicTechnology of Informations and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable AI for Medical Imaging: Knowledge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-faceted Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267--292, 2021, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74478-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammographic mass description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Personalized Feedback using Multimedia Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31--46, 2015, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17963-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Feature extraction and description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benois-Pineau Jenny and Precioso Frédéric and Cord Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Indexing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.5--20, 2012, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-3588-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Information Description and Recognition in Biomedical Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Igelnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Simulation of Intellect: Current State and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.52--80, 2011, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-551-3.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Medical Image Analysis for Computer Aided Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37 (1), pp.1--2, 2016, IRBM, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering - Special Issue on Feature Extraction and Selection for Images Recognition in Large Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inderscience, pp.Vol. 5, N 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SciTePress, pp.99, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Image Processing Theory, Tools and Applications Conference (IPTA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Electrical and Electronics Engineers ( IEEE), pp.551, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTICC Press, pp.101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proc. of the Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTICC Press, pp.101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.455, 2008, 978-1-4244-3322-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on biomedical image segmentation using variational and statistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.57, 2014, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khalifa DJEMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Khalifa DJEMAL received his diploma degree in Optical, Image and Signal Processing in 1999 from the National School of Physics at the University of Marseille / University of Toulon, France, and his Ph.D. in Image and Signal Processing in 2002 from the University of Toulon, France. He is currently a Full Professor in the Department of Electrical Engineering at the Institute of Technology, University of Évry Paris Saclay, France. He is a member of the IRA2 team within the IBISC Laboratory. His current research interests include artificial intelligence data processing, with a particular focus on applications in the environmental and medical domains. K. Djemal is the founder of the International Conference on Image Processing Theory, Tools and Applications (IPTA), which he chaired in 2008, 2010, 2012, 2014, 2020, and 2023. He has also organized the International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD) since 2009. In addition, he has chaired several special sessions and served as technical chair for numerous conferences. He is a regular reviewer for several international journals and conferences.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Guided Design of Optimal Sensor Networks for Accurate Pollutant Source Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2026.3687177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cross-Entropy: A Novel Multi-Level Thresholding Method and Comprehensive Study of Entropy for High-Precision Arctic Ecosystem Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweesak Trongtirakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sos Agaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chauhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.373. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info17040373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel feature selection method for accurate breast cancer classification using Correlation coefficient and Modified GWO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.175--198. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56415/csjm.v32.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple instance learning for classifying histopathological images of the breast cancer using residual neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Youkana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.1015--1029. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy farthest point first method for MRI brain image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shaker Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Benmeriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (13), pp.2395--2400. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised fusion approach of local features extracted from SAR images for detecting deforestation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Horch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (14), pp.2866--2876. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2019.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Medical Image Communication, Computing and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving in time-frequency diversity on multi-code multicarrier CDMA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Zouggaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali L. Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.31--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Using Neural Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal on Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.267--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning for improving a soft subspace clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boulemnadjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hebboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (A), pp.196--208. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Based RBF Neural Network Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.68--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration using Multilayer Neural Networks with Minimization of Total Variation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1-2), pp.106--115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new speckle filtering method for ultrasound images based on a weighted multiplicative total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of mammographic masses using a new Spiculated Mass Descriptor in computer aided diagnosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Kachouri-Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.132--142. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/12.47786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Noise Distribution on Active Contour Models: Medical Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.101--111. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/ajaps.2011.101.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval based on features extraction and RBF classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Signals, Systems and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.235--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image modelling and specific treatments in orthodontics domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Bionics and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.111--124. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11762320701754753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Active Contours Propagation in a Sequence of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.267-292. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467806002252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00114157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Whale Optimization Algorithm-Kmeans for Image Segmentation using Multiprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on iNnovative Informatics of Biskra (ISNIB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Biskra, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNIB64820.2025.10983906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Augmentation Strategies for Improving Air Pollution Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Digitization of Systems and Services (IDSS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Valencia, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSS67199.2025.11398211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Representation Learning in Color Space for Deforestation Mapping with Limited Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibek Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheza Anam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.1192--1198, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICPR 2024 Competition on VISual Tracking in Adverse Conditions (VISTAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Pandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirshendu Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinjan Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauptik Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Pattern Recognition (ICPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.91-102, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80139-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Cancer Classification using Levy Stable Based Ensemble and It’s Real-Time Implementation on OpenVINO Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumita Hait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfak Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10319992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic based adaptive weighted despeckling method designed considering inter-pixel scattering similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Method for Breast Cancer Classification Based on Feature Selection Using RGWO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mezaghrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence: Theories and Applications (ICAITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mascara, Algeria. pp.18--27, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28540-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Datasets For Breast Cancer Grading Based On Multi-CNN Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Youkana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive tasks modelization and description in VR environment for Alzheimer’s disease state identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the dictionary size selection: An efficient combination of K-SVD and PCA to denoise and enhance digital mammography contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègbédji Goubalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Intelligent Computing Systems (ISICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Merida, Mexico. pp.1--15, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30447-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Classification by Artificial Immune Algorithm based Validity Interval Cells Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computational Intelligence (IJCCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial immune algorithm for fast convergence of multi layer perceptron in breast cancer diagnosis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.341-345, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving cells recognition by local database categorization in Artificial Immune System algorithm. Application to breast cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Douai, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2015.7368784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Mammogram Database Classification using improved Artificial Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. p164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital database for screening mammography classification using improved artificial immune system approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Evolutionary Computation Theory and Applications (ECTA 2014) Part of the 6th International Joint Conference on Computational Intelligence (IJCCI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.244--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest cluster center decision in hierarchical classification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional-order variational model for speckled de-noising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Medical Images Noise Reduction Using Neural Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd global conference on computer science, software, networks and engineering (COMENG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Izmir, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells clonal selection for Breast Cancer classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Multi-Conference on Systems, Signals and Devices (SSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Restoration Method by Total Variation Minimization Using Multilayer Neural Networks Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Debakla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Applications of Neural Networks (EANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Halkidiki, Greece. pp.424--432, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41013-0_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immune-Inspired Approach for Breast Cancer Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Applications of Neural Networks (EANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Halkidiki, Greece. pp.273--281, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41013-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckled Images Restoration Filter based on Weighted Multiplicative Regularization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.111--115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification du cancer du sein par les systèmes immunitaires artificiels : Contribution à l'amélioration de l'algorithme CLONALG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benyettou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering International Conference (BIOMEIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tiemcen, Algérie. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protuberance Selection descriptor for breast cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Visual Information Processing (EUVIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.280--285, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive total variation method for speckle reduction in medical ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1545--1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trois-Rivières, Quebec, Canada. pp.576--584, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Descriptors Evaluation for Mass Malignity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001815400910100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.S.M : New co-clustering modelling intended to content based image recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computing and Communication Technologies (RIVF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh City, Vietnam. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mass description in mammographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-classification et la recherche d&apos;images par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Internationales sur l&amp;apos;Informatique Graphique (JIG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Constantine, Algérie. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormalities description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fez, Morocco. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Sub-pixel Edge Detection Method by Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangulation method for the management of the topology changes in 3D boundary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image modeling and active contour segmentation: auto-progressive image model (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Subpixel Accuracy Edge Detection Method by Interval Arithmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific 3D Treatment in Orthodontics Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering adaptation method for image recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics and Automation (ISRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mexico, Mexico. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization and VQ method for images recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization of classification systems : Application to image search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Artificial Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Palma de Mallorca, Spain. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de formes des globules drépanocytaires par traitement d&apos;images numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisie. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes description for cells sickle illness Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signals Systems &amp; Devices (SSD 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular statistical optimization of classification intended to content based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Intelligence: Intelligent Pattern Analysis ACIDCA-ICMI 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Touzeur, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de formes des globules drépanocytaires par traitement numérique des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Sciences of Electronics, Technology of Information and Telecommunication (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisie. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features extraction and supervised classification intended to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS World Congress: Scientific Computation, Applied Mathematics and Simulation (IMACS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval based on features extraction and RBF classifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Djouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signals Systems &amp; Devices (SSD 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle Reduction in Ultrasound Images by Minimization of Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genova, Italy. pp.357--360, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITOR Client / Server Application Digitization, Visualisation and Treatment in Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysis Goularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mannoussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Conference (INC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Samos, Greece. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Active Contour Model Using Level Set Methods for Objects Tracking in Images Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences of ElectronicTechnology of Informations and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable AI for Medical Imaging: Knowledge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-faceted Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267--292, 2021, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74478-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammographic mass description for breast cancer recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Personalized Feedback using Multimedia Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31--46, 2015, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17963-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Feature extraction and description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benois-Pineau Jenny and Precioso Frédéric and Cord Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Indexing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.5--20, 2012, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-3588-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Information Description and Recognition in Biomedical Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Igelnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Simulation of Intellect: Current State and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.52--80, 2011, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-551-3.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Medical Image Analysis for Computer Aided Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37 (1), pp.1--2, 2016, IRBM, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering - Special Issue on Feature Extraction and Selection for Images Recognition in Large Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inderscience, pp.Vol. 5, N 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SciTePress, pp.99, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Image Processing Theory, Tools and Applications Conference (IPTA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Electrical and Electronics Engineers ( IEEE), pp.551, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First International Workshop on Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTICC Press, pp.101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proc. of the Medical Image Analysis and Description for Diagnosis Systems (MIAD 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTICC Press, pp.101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.455, 2008, 978-1-4244-3322-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on biomedical image segmentation using variational and statistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.57, 2014, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05600639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweesak Trongtirakul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sos Agaian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chauhuri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info17040373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezaghrani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Debakla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56415/csjm.v32.10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaker Salem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmeriem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Horch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gafour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Taleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Uhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.10.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9NTF6MF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zouggaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali L. Djebbari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyettou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulemnadjel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hebboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46L8WQNX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hacini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.12.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X5JC2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Kachouri-Cheikhrouhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/12.47786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajaps.2011.101.111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Goularas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mannoussakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762320701754753" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00114157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467806002252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05112765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB64820.2025.10983906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05555179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Das" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfak Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheza Anam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00174" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04852802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Pandit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirshendu Mandal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinjan Bhattacharjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauptik Maiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80139-6_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Hait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Das" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10319992" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debakla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28540-0_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286653" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286627" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gb&#233;dji Goubalan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30447-2_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Daoudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367161" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368784" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883767" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41013-0_44" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41013-0_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Daoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045548" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_67" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FJL1JHV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001815400910100" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sellami" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743751" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benhamed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosenza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342206v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342207v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17963-6_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-551-3.ch003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.01.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9W9S1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN501DG7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2026.3687177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05600639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweesak Trongtirakul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sos Agaian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chauhuri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info17040373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezaghrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Debakla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56415/csjm.v32.10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaker Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmeriem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Horch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gafour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Taleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Uhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9NTF6MF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zouggaret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali L. Djebbari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyettou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulemnadjel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hebboul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46L8WQNX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hacini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X5JC2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Kachouri-Cheikhrouhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/12.47786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajaps.2011.101.111" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Goularas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mannoussakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762320701754753" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00114157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467806002252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05112765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB64820.2025.10983906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05620980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSS67199.2025.11398211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05555179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Das" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfak Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheza Anam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04852802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Pandit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirshendu Mandal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinjan Bhattacharjee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauptik Maiti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80139-6_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362748v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Hait" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Das" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10319992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debakla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28540-0_2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286653" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Seguin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286627" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gb&#233;dji Goubalan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30447-2_1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Daoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367161" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368784" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883767" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018384" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778328v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41013-0_44" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41013-0_28" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765385v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Daoudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045548" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_67" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FJL1JHV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001815400910100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sellami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743751" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benhamed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342199v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosenza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342206v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342209v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530402" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612280v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_11" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17963-6_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-551-3.ch003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.01.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9W9S1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666289v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN501DG7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>