--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Doraï </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'Ifpo, Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï is researcher at the CNRS (French National Centre for Scientific Research) currently Director of the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Institute for the Near East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) based in Beirut. From 2017 to 2021, he has been Director of the Department of contemporary studies at the French Institute for the Near East (Ifpo) and has coordinated the research program </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Time of conflict / time of migration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, funded by the French National Agency for Scientific Research (2015-2019). He was previously based at the Ifpo in Damascus (Syria), Amman (Jordan) and Beirut (Lebanon). His work focuses mainly on asylum and refugees in the Middle East (Palestinians, Syrians and Iraqis), with a focus on migration and transnational practices within the Palestinian diaspora. He is currently conducting research on Syrian and Palestinian refugees from Syria in Jordan and Lebanon as well as on the urbanization process of Palestinian refugee camps in Lebanon. He develops comparative studies between refugees residing in and out of camps, as well as analysis of their migratory experience and spatial practices to map the relationships between refugee camps and their urban environment in the Middle East.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï est chercheur au CNRS et Directeur de l'Institut français du Proche-Orient (Ifpo) à Beyrouth. De 2017 à 2021, il a été directeur du Département d’études contemporaines à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du Proche-Orient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) et a coordonné le programme de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Temps des conflits / temps des migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par l’Agence nationale de la recherche scientifique (2015-2019). Il a été basé à l’Ifpo de Damas (Syrie), Amman (Jordanie) et Beyrouth (Liban). Son travail porte principalement sur l’asile et les réfugiés au Moyen-Orient (Palestiniens, Syriens et Irakiens), avec un accent sur la migration et les pratiques transnationales au sein de la diaspora palestinienne. Il mène actuellement des recherches sur les réfugiés syriens et palestiniens de Syrie en Jordanie et au Liban ainsi que sur le processus d’urbanisation des camps de réfugiés palestiniens au Liban. Il développe des études comparatives entre les réfugiés résidant dans et hors des camps, ainsi que l’analyse de leur expérience migratoire et de leurs pratiques spatiales pour cartographier les relations entre les camps de réfugiés et leur environnement urbain au Moyen-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Europe a sous-traité « l'encampement » des réfugiés syriens au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2023, Documents, 978-235687-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04391585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing ruptures in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in a Globalised World. New Research Issues and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press, IMISCOE Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2010, IMISCOE Research Series, 978-90-485-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek, n° 199 : Dossier &amp;quot;Les migrations au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Choiseul, pp.9-138, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau TERRA, non paginé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise de Bel-Air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bergem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chalcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Dergarabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, 218 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens du Liban. Une géographie de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.256, 2006, Moyen-Orient, Alain Dieckhoff, Henry Laurens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des catégorisations dans le contexte des migrations forcées. L’exemple des réfugiés palestiniens et syriens au Liban depuis 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, vol. 41 (2 et 3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ari⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mode d’emploi dans le camp de réfugiés de Zaatari (Jordanie). Analyse sociographique de l’habitat « de fortune » des réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les vies longues de la maison, 35 (35), pp.112-135. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.6994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants au Liban face à la double crise sanitaire et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DOSSIER : ÉPIDÉMIES ET RECOMPOSITION DES ENVIRONNEMENTS, 7, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés, moteurs du développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la campagne syrienne aux villes jordaniennes. Un réseau marchand transfrontalier à l'épreuve du conflit syrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des camps de réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (24), http://www.oasiscenter.eu/fr/articles/m%C3%A9tissage-de-civilisation/2017/02/21/economie-des-camps-de-refugies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence humanitaire à la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jordanie et les réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01328423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens et le conflit syrien. Parcours de réfugiés en quête d’asile au Sud-Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-4), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Migration, and Borders' Fabric in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontera Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (Numero especial 3), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des réfugiés palestiniens à la lumière de la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqis in exile: Migratory networks as a coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Iraqi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/ijcis.5.2.215_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Suède. Exil et recomposition migratoire depuis la chute du régime de Saddam Hussein en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie. Régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8/9, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence irakienne en Syrie et en Jordanie: dynamiques sociales et spatiales, et modes de gestion par les pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338403v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la Syrie dans l'accueil des réfugiés irakiens depuis 2003 : espace de transit, espace d'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil irakien à Damas. Modes d'insertion urbaine et reconfiguration des réseaux migratoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, Non paginé. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.10976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du camp à la ville. Migrations, mobilités et pratiques spatiales dans les camps de réfugiés palestiniens au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations récentes de l'espace migratoire syro-libanais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville, les camps de réfugiés palestiniens à Tyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camp de réfugiés palestiniens d'Al Buss à Tyr : Ségrégation et précarité d'une installation durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ migratoire aux circulations : une lecture des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'asile : les réfugiés non palestiniens au Liban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens en Europe : complexité des parcours et des espaces migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian Emigration from Lebanon to Northern Europe: Refugees, Networks and Transnational Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte armée à la nation palestinienne. Vers une relecture des rapports entre l'OLP et les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.026.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours migratoires des Palestiniens de Suède et d'Europe du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études palestiniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, (75) n°23 nouvelle série, pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire, bilan des travaux. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abdulkarim &amp;lt;i&amp;gt;La diaspora libanaise en France : processus migratoire et économie ethnique&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host state policies and the changing role of social networks for Syrian refugees in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal al Husseini; Valentina Napolitano; Norig Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Tauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2024, 978-0-7556-0684-9 (hardback) ; 978-0-7556-0686-3 (PDF) ; 978-0-7556-0686-3 (EPub &amp; Mobi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des études migratoires à l'international au-delà de Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-67, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refugees and the Urban Fabric: Palestinian and Syrian Settlement Patterns in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are John Knudsen; Sarah A. Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Displacement: Syria's Refugees in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-210, 2024, Forced Migration, vol. 48, 978-1-80539-301-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.9891587.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese migration policy since 2011 and its role in the Syrian refugee movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2023, Southern European Societies, 978-1-80088-734-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04098833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contained at the margins. Syrian refugees’ settlement experience in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen; Kjersti Berg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Encampment: Genealogies of Humanitarian Containment in the Middle East and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-121, 2023, 978-1-80073-844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPS VS. SELF-SETTLED REFUGEES? A COMPARATIVE ANALYSIS OF SYRIAN REFUGEES' SETTLEMENT IN JORDAN AND LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodoros Fouskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrants, Asylum Seekers and Refugees in Times of Crises: A. An International Handbook on Migration and Refugee Studies, Management Policies and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXXIV, European Public Law Organization (EPLO), pp.513-533, 2021, European Public Law Series / Bibliothèque de Droit Public Euro­péen, 978-618-5417-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transnational Press London, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family dispersion to asylum-seeking: Palestinian refugees in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Mercier; Víctor Zúñiga; Kamel Doraï; Mustapha El Miri; Michel Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migration. The ordinary and unexpected journeys of global migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-59, 2021, 978-1-80135-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camps & réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki et Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Magheb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la ville à partir d’une figure informelle : Camps, urbanisation et migrations forcées au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.197-201, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Syrie au Liban. Les réfugiés palestiniens face à la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. El Miri, D. Mercier et M. Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières en travail. Migration, travail et fabrique des frontières dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.159-169, 2020, 978-2-8111-2598-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-settlement of Syrian refugees in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï, Ayham Dalal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugee camps in the Middle-East : historical and contemporary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IFPO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de crises ? Réfugiés, déplacés et migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guadagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simon-Lorière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-347, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rifugiati siriani in Giordania nei campi e fuori dai campi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Palidda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistenze ai disastri sanitari, ambientali ed economici nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derive Approdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-88-6548-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fawaz, A. Gharbieh, M. Harb and D. Salamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American University of Beirut (Issam Fares Institute, Social Justice and the City Program)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and Migration in the Middle East: Syrian Refugees in Jordan and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianna Karakoulaki, Laura Southgate and Jakob Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Migration in the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-International Relations Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2018, ISBN 978-1-910814-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01859269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing:A Case Study of a Syrian Refugee in Zaatari Camp (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugees and the current Syrian conflict: from settled refugees to stateless asylum seekers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Ribas-Mateos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Mobilities and the Arab Spring: Spaces of Refugee Flight in the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-173, 2016, Social and Political Science 2016, 9781785361944. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361951.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises des Etats au Moyen-Orient. Conflits, circulations et migrations forcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Migrants’ Impact on a City. The Case of Damascus (2006-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Zeuthen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Hinnebusch; Tina Zintl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria from reform to revolt. Volume 1, Political economy and international relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syracuse University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-265, 2015, Modern intellectual and political history in the Middle East, 978-0-8156-3377-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas (Syrie). Asile, camps et insertion urbaine des migrants et réfugiés au Moyen-Orient. Une mise en perspective régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Agier &amp; Clara Lecadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de camps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.218-232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens à Damas : dynamiques migratoires et nouvelles pratiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Doraï &amp; N. Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges. Migrants et réfugiés dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp. 257-276, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie : régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émigration des Palestiniens du Liban et le processus d'Oslo : diaspora vs logique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal Al Husseini &amp; Aude Signoles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Palestiniens entre Etat et diaspora. Le temps des incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISMM - Karthala, pp.359-373, 2011, Coll. Terres et gens d'islam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camp Dwellers to Urban Refugees? Urbanization and Marginalization of Refugee Camps in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations of Identity. The Lived Reality of Palestinian Refugees in Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies &amp; Ifpo, pp.75-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugee camps in Lebanon. Migration, mobility and the urbanization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen &amp; Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palestinian Refugees. Identity, Space and Place in the Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.67-80, 2010, Routledge Studies on the Arab-Israeli Conflict</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من سكان مخيمات لاجئين حضريين؟ تحضير وإقصاء مخيمات اللاجئين في لبنان</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajaliyyat al-hawiyyah: al-waqi` al-mu`ash lil-laji'in al-filastiniyyin fi lubnan [Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies, pp.78-108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, principal espace d'accueil des réfugiés irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Géographie critique des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.109-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la question de l'asile au Proche-Orient : l'exemple des réfugiés irakiens en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chemin et Jean-Pierre Gélard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants, craintes et espoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.115-132, 2009, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itineraries of Palestinian Refugees. Kinship as Resource in Emigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders, Shifting Boundaries. Palestinian Dilemnas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, pp.85-104, 2008, Cairo Papers in Social Science, Vol. 29, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مسارات اللاجئين الفلسطينيين: القرابة كأحد مصادر الهجرة</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing borders, shifting boundaries: Sociology of the Palestinian Return</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Arab Unity Studies (Beirut), pp.151-170, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du brouillage des catégories de réfugié et de demandeur d'asile à partir d'exemples moyen-orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'asile au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.89-109, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Palestinian Refugees in Lebanon. From Asylum Seekers to illegal migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise de Bel Air. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.127-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Liban vers l'Europe : Réfugiés palestiniens, réseaux migratoires et pratiques transnationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hana Jaber et France Métral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en mouvements. Migrants et migrations au Moyen-Orient au tournant du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.95-111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens : vers l'émergence d'une diaspora de réfugiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anteby-Yemini, Lisa ; Berthomière, William ; Sheffer, Gabriel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas : 2000 ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of homeland for the Palestinian diaspora : revival and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Ali; Nadje Sadig ; Koser; Khalid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to migration ? : transnational communities and the transformation of home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.87-95, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens et le processus de paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Chagnollaud, R. Dhoquois-Cohen et B. Ravenel (. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Confluences : Palestiniens et Israéliens : le moment de vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réfugiés sans statut en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian and Iraqi Refugees and Urban Change in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Refugees in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Doraï </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'Ifpo, Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï is researcher at the CNRS (French National Centre for Scientific Research) currently Director of the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Institute for the Near East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) based in Beirut. From 2017 to 2021, he has been Director of the Department of contemporary studies at the French Institute for the Near East (Ifpo) and has coordinated the research program </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Time of conflict / time of migration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, funded by the French National Agency for Scientific Research (2015-2019). He was previously based at the Ifpo in Damascus (Syria), Amman (Jordan) and Beirut (Lebanon). His work focuses mainly on asylum and refugees in the Middle East (Palestinians, Syrians and Iraqis), with a focus on migration and transnational practices within the Palestinian diaspora. He is currently conducting research on Syrian and Palestinian refugees from Syria in Jordan and Lebanon as well as on the urbanization process of Palestinian refugee camps in Lebanon. He develops comparative studies between refugees residing in and out of camps, as well as analysis of their migratory experience and spatial practices to map the relationships between refugee camps and their urban environment in the Middle East.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï est chercheur au CNRS et Directeur de l'Institut français du Proche-Orient (Ifpo) à Beyrouth. De 2017 à 2021, il a été directeur du Département d’études contemporaines à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du Proche-Orient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) et a coordonné le programme de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Temps des conflits / temps des migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par l’Agence nationale de la recherche scientifique (2015-2019). Il a été basé à l’Ifpo de Damas (Syrie), Amman (Jordanie) et Beyrouth (Liban). Son travail porte principalement sur l’asile et les réfugiés au Moyen-Orient (Palestiniens, Syriens et Irakiens), avec un accent sur la migration et les pratiques transnationales au sein de la diaspora palestinienne. Il mène actuellement des recherches sur les réfugiés syriens et palestiniens de Syrie en Jordanie et au Liban ainsi que sur le processus d’urbanisation des camps de réfugiés palestiniens au Liban. Il développe des études comparatives entre les réfugiés résidant dans et hors des camps, ainsi que l’analyse de leur expérience migratoire et de leurs pratiques spatiales pour cartographier les relations entre les camps de réfugiés et leur environnement urbain au Moyen-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Europe a sous-traité « l'encampement » des réfugiés syriens au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2023, Documents, 978-235687-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04391585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing ruptures in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in a Globalised World. New Research Issues and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press, IMISCOE Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2010, IMISCOE Research Series, 978-90-485-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek, n° 199 : Dossier &amp;quot;Les migrations au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Choiseul, pp.9-138, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau TERRA, non paginé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise de Bel-Air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bergem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chalcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Dergarabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, 218 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens du Liban. Une géographie de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.256, 2006, Moyen-Orient, Alain Dieckhoff, Henry Laurens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des catégorisations dans le contexte des migrations forcées. L’exemple des réfugiés palestiniens et syriens au Liban depuis 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, vol. 41 (2 et 3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ari⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mode d’emploi dans le camp de réfugiés de Zaatari (Jordanie). Analyse sociographique de l’habitat « de fortune » des réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les vies longues de la maison, 35 (35), pp.112-135. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.6994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants au Liban face à la double crise sanitaire et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DOSSIER : ÉPIDÉMIES ET RECOMPOSITION DES ENVIRONNEMENTS, 7, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés, moteurs du développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la campagne syrienne aux villes jordaniennes. Un réseau marchand transfrontalier à l'épreuve du conflit syrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des camps de réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (24), http://www.oasiscenter.eu/fr/articles/m%C3%A9tissage-de-civilisation/2017/02/21/economie-des-camps-de-refugies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence humanitaire à la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jordanie et les réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01328423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens et le conflit syrien. Parcours de réfugiés en quête d’asile au Sud-Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-4), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Migration, and Borders' Fabric in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontera Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (Numero especial 3), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des réfugiés palestiniens à la lumière de la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqis in exile: Migratory networks as a coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Iraqi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/ijcis.5.2.215_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Suède. Exil et recomposition migratoire depuis la chute du régime de Saddam Hussein en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie. Régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8/9, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la Syrie dans l'accueil des réfugiés irakiens depuis 2003 : espace de transit, espace d'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence irakienne en Syrie et en Jordanie: dynamiques sociales et spatiales, et modes de gestion par les pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338403v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil irakien à Damas. Modes d'insertion urbaine et reconfiguration des réseaux migratoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, Non paginé. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.10976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du camp à la ville. Migrations, mobilités et pratiques spatiales dans les camps de réfugiés palestiniens au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations récentes de l'espace migratoire syro-libanais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camp de réfugiés palestiniens d'Al Buss à Tyr : Ségrégation et précarité d'une installation durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville, les camps de réfugiés palestiniens à Tyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ migratoire aux circulations : une lecture des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'asile : les réfugiés non palestiniens au Liban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens en Europe : complexité des parcours et des espaces migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte armée à la nation palestinienne. Vers une relecture des rapports entre l'OLP et les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.026.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian Emigration from Lebanon to Northern Europe: Refugees, Networks and Transnational Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours migratoires des Palestiniens de Suède et d'Europe du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études palestiniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, (75) n°23 nouvelle série, pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire, bilan des travaux. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abdulkarim &amp;lt;i&amp;gt;La diaspora libanaise en France : processus migratoire et économie ethnique&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refugees and the Urban Fabric: Palestinian and Syrian Settlement Patterns in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are John Knudsen; Sarah A. Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Displacement: Syria's Refugees in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-210, 2024, Forced Migration, vol. 48, 978-1-80539-301-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.9891587.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des études migratoires à l'international au-delà de Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-67, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host state policies and the changing role of social networks for Syrian refugees in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal al Husseini; Valentina Napolitano; Norig Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Tauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2024, 978-0-7556-0684-9 (hardback) ; 978-0-7556-0686-3 (PDF) ; 978-0-7556-0686-3 (EPub &amp; Mobi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese migration policy since 2011 and its role in the Syrian refugee movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2023, Southern European Societies, 978-1-80088-734-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04098833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contained at the margins. Syrian refugees’ settlement experience in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen; Kjersti Berg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Encampment: Genealogies of Humanitarian Containment in the Middle East and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-121, 2023, 978-1-80073-844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPS VS. SELF-SETTLED REFUGEES? A COMPARATIVE ANALYSIS OF SYRIAN REFUGEES' SETTLEMENT IN JORDAN AND LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodoros Fouskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrants, Asylum Seekers and Refugees in Times of Crises: A. An International Handbook on Migration and Refugee Studies, Management Policies and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXXIV, European Public Law Organization (EPLO), pp.513-533, 2021, European Public Law Series / Bibliothèque de Droit Public Euro­péen, 978-618-5417-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family dispersion to asylum-seeking: Palestinian refugees in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Mercier; Víctor Zúñiga; Kamel Doraï; Mustapha El Miri; Michel Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migration. The ordinary and unexpected journeys of global migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-59, 2021, 978-1-80135-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transnational Press London, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camps & réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki et Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Magheb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la ville à partir d’une figure informelle : Camps, urbanisation et migrations forcées au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.197-201, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Syrie au Liban. Les réfugiés palestiniens face à la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. El Miri, D. Mercier et M. Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières en travail. Migration, travail et fabrique des frontières dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.159-169, 2020, 978-2-8111-2598-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-settlement of Syrian refugees in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï, Ayham Dalal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugee camps in the Middle-East : historical and contemporary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IFPO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de crises ? Réfugiés, déplacés et migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guadagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simon-Lorière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-347, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rifugiati siriani in Giordania nei campi e fuori dai campi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Palidda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistenze ai disastri sanitari, ambientali ed economici nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derive Approdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-88-6548-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fawaz, A. Gharbieh, M. Harb and D. Salamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American University of Beirut (Issam Fares Institute, Social Justice and the City Program)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and Migration in the Middle East: Syrian Refugees in Jordan and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianna Karakoulaki, Laura Southgate and Jakob Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Migration in the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-International Relations Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2018, ISBN 978-1-910814-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01859269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing:A Case Study of a Syrian Refugee in Zaatari Camp (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugees and the current Syrian conflict: from settled refugees to stateless asylum seekers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Ribas-Mateos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Mobilities and the Arab Spring: Spaces of Refugee Flight in the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-173, 2016, Social and Political Science 2016, 9781785361944. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361951.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises des Etats au Moyen-Orient. Conflits, circulations et migrations forcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Migrants’ Impact on a City. The Case of Damascus (2006-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Zeuthen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Hinnebusch; Tina Zintl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria from reform to revolt. Volume 1, Political economy and international relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syracuse University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-265, 2015, Modern intellectual and political history in the Middle East, 978-0-8156-3377-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas (Syrie). Asile, camps et insertion urbaine des migrants et réfugiés au Moyen-Orient. Une mise en perspective régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Agier &amp; Clara Lecadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de camps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.218-232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens à Damas : dynamiques migratoires et nouvelles pratiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Doraï &amp; N. Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges. Migrants et réfugiés dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp. 257-276, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie : régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émigration des Palestiniens du Liban et le processus d'Oslo : diaspora vs logique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal Al Husseini &amp; Aude Signoles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Palestiniens entre Etat et diaspora. Le temps des incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISMM - Karthala, pp.359-373, 2011, Coll. Terres et gens d'islam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugee camps in Lebanon. Migration, mobility and the urbanization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen &amp; Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palestinian Refugees. Identity, Space and Place in the Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.67-80, 2010, Routledge Studies on the Arab-Israeli Conflict</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من سكان مخيمات لاجئين حضريين؟ تحضير وإقصاء مخيمات اللاجئين في لبنان</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajaliyyat al-hawiyyah: al-waqi` al-mu`ash lil-laji'in al-filastiniyyin fi lubnan [Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies, pp.78-108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camp Dwellers to Urban Refugees? Urbanization and Marginalization of Refugee Camps in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations of Identity. The Lived Reality of Palestinian Refugees in Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies &amp; Ifpo, pp.75-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, principal espace d'accueil des réfugiés irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Géographie critique des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.109-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la question de l'asile au Proche-Orient : l'exemple des réfugiés irakiens en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chemin et Jean-Pierre Gélard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants, craintes et espoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.115-132, 2009, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مسارات اللاجئين الفلسطينيين: القرابة كأحد مصادر الهجرة</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing borders, shifting boundaries: Sociology of the Palestinian Return</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Arab Unity Studies (Beirut), pp.151-170, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du brouillage des catégories de réfugié et de demandeur d'asile à partir d'exemples moyen-orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'asile au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.89-109, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itineraries of Palestinian Refugees. Kinship as Resource in Emigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders, Shifting Boundaries. Palestinian Dilemnas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, pp.85-104, 2008, Cairo Papers in Social Science, Vol. 29, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Palestinian Refugees in Lebanon. From Asylum Seekers to illegal migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise de Bel Air. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.127-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Liban vers l'Europe : Réfugiés palestiniens, réseaux migratoires et pratiques transnationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hana Jaber et France Métral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en mouvements. Migrants et migrations au Moyen-Orient au tournant du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.95-111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens : vers l'émergence d'une diaspora de réfugiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anteby-Yemini, Lisa ; Berthomière, William ; Sheffer, Gabriel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas : 2000 ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of homeland for the Palestinian diaspora : revival and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Ali; Nadje Sadig ; Koser; Khalid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to migration ? : transnational communities and the transformation of home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.87-95, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens et le processus de paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Chagnollaud, R. Dhoquois-Cohen et B. Ravenel (. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Confluences : Palestiniens et Israéliens : le moment de vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réfugiés sans statut en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian and Iraqi Refugees and Urban Change in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Refugees in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lajeh.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bensaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.087.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijcis.5.2.215_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chatelard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338403v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3816" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.10976" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.026.0091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Loyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenUrban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9891587.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Amer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-patterns-across-the-mediterranean-9781800887343.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenContinental" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/product/ruptures-migration/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guadagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2018/03/resistenze-ai-disastri-sanitari-ambientali-ed-economici-nel-mediterraneo/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aub.edu.lb/ifi/publications/Documents/research_reports/20180910_refugees_as_city_makers.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-ir.info/2018/08/12/introducing-critical-perspectives-on-migration/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-mobilities-and-the-arab-spring-9781785361944.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361951.00016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Zeuthen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.syr.edu/supressbooks/424/syria-from-reform-to-revolt-2/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333409v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lajeh.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bensaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.087.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijcis.5.2.215_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chatelard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338403v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.10976" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.026.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Loyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenUrban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9891587.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Amer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-patterns-across-the-mediterranean-9781800887343.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenContinental" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/product/ruptures-migration/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guadagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2018/03/resistenze-ai-disastri-sanitari-ambientali-ed-economici-nel-mediterraneo/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aub.edu.lb/ifi/publications/Documents/research_reports/20180910_refugees_as_city_makers.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-ir.info/2018/08/12/introducing-critical-perspectives-on-migration/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-mobilities-and-the-arab-spring-9781785361944.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361951.00016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Zeuthen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.syr.edu/supressbooks/424/syria-from-reform-to-revolt-2/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>