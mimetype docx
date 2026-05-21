--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Doraï </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'Ifpo, Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï is researcher at the CNRS (French National Centre for Scientific Research) currently Director of the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Institute for the Near East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) based in Beirut. From 2017 to 2021, he has been Director of the Department of contemporary studies at the French Institute for the Near East (Ifpo) and has coordinated the research program </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Time of conflict / time of migration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, funded by the French National Agency for Scientific Research (2015-2019). He was previously based at the Ifpo in Damascus (Syria), Amman (Jordan) and Beirut (Lebanon). His work focuses mainly on asylum and refugees in the Middle East (Palestinians, Syrians and Iraqis), with a focus on migration and transnational practices within the Palestinian diaspora. He is currently conducting research on Syrian and Palestinian refugees from Syria in Jordan and Lebanon as well as on the urbanization process of Palestinian refugee camps in Lebanon. He develops comparative studies between refugees residing in and out of camps, as well as analysis of their migratory experience and spatial practices to map the relationships between refugee camps and their urban environment in the Middle East.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï est chercheur au CNRS et Directeur de l'Institut français du Proche-Orient (Ifpo) à Beyrouth. De 2017 à 2021, il a été directeur du Département d’études contemporaines à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du Proche-Orient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) et a coordonné le programme de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Temps des conflits / temps des migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par l’Agence nationale de la recherche scientifique (2015-2019). Il a été basé à l’Ifpo de Damas (Syrie), Amman (Jordanie) et Beyrouth (Liban). Son travail porte principalement sur l’asile et les réfugiés au Moyen-Orient (Palestiniens, Syriens et Irakiens), avec un accent sur la migration et les pratiques transnationales au sein de la diaspora palestinienne. Il mène actuellement des recherches sur les réfugiés syriens et palestiniens de Syrie en Jordanie et au Liban ainsi que sur le processus d’urbanisation des camps de réfugiés palestiniens au Liban. Il développe des études comparatives entre les réfugiés résidant dans et hors des camps, ainsi que l’analyse de leur expérience migratoire et de leurs pratiques spatiales pour cartographier les relations entre les camps de réfugiés et leur environnement urbain au Moyen-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Europe a sous-traité « l'encampement » des réfugiés syriens au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2023, Documents, 978-235687-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04391585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing ruptures in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in a Globalised World. New Research Issues and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press, IMISCOE Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2010, IMISCOE Research Series, 978-90-485-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek, n° 199 : Dossier &amp;quot;Les migrations au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Choiseul, pp.9-138, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau TERRA, non paginé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise de Bel-Air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bergem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chalcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Dergarabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, 218 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens du Liban. Une géographie de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.256, 2006, Moyen-Orient, Alain Dieckhoff, Henry Laurens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des catégorisations dans le contexte des migrations forcées. L’exemple des réfugiés palestiniens et syriens au Liban depuis 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, vol. 41 (2 et 3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ari⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mode d’emploi dans le camp de réfugiés de Zaatari (Jordanie). Analyse sociographique de l’habitat « de fortune » des réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les vies longues de la maison, 35 (35), pp.112-135. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.6994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants au Liban face à la double crise sanitaire et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DOSSIER : ÉPIDÉMIES ET RECOMPOSITION DES ENVIRONNEMENTS, 7, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés, moteurs du développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la campagne syrienne aux villes jordaniennes. Un réseau marchand transfrontalier à l'épreuve du conflit syrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des camps de réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (24), http://www.oasiscenter.eu/fr/articles/m%C3%A9tissage-de-civilisation/2017/02/21/economie-des-camps-de-refugies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence humanitaire à la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jordanie et les réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01328423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens et le conflit syrien. Parcours de réfugiés en quête d’asile au Sud-Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-4), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Migration, and Borders' Fabric in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontera Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (Numero especial 3), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des réfugiés palestiniens à la lumière de la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqis in exile: Migratory networks as a coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Iraqi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/ijcis.5.2.215_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Suède. Exil et recomposition migratoire depuis la chute du régime de Saddam Hussein en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie. Régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8/9, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la Syrie dans l'accueil des réfugiés irakiens depuis 2003 : espace de transit, espace d'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence irakienne en Syrie et en Jordanie: dynamiques sociales et spatiales, et modes de gestion par les pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338403v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil irakien à Damas. Modes d'insertion urbaine et reconfiguration des réseaux migratoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, Non paginé. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.10976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du camp à la ville. Migrations, mobilités et pratiques spatiales dans les camps de réfugiés palestiniens au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations récentes de l'espace migratoire syro-libanais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camp de réfugiés palestiniens d'Al Buss à Tyr : Ségrégation et précarité d'une installation durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville, les camps de réfugiés palestiniens à Tyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ migratoire aux circulations : une lecture des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'asile : les réfugiés non palestiniens au Liban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens en Europe : complexité des parcours et des espaces migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte armée à la nation palestinienne. Vers une relecture des rapports entre l'OLP et les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.026.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian Emigration from Lebanon to Northern Europe: Refugees, Networks and Transnational Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours migratoires des Palestiniens de Suède et d'Europe du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études palestiniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, (75) n°23 nouvelle série, pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire, bilan des travaux. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abdulkarim &amp;lt;i&amp;gt;La diaspora libanaise en France : processus migratoire et économie ethnique&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refugees and the Urban Fabric: Palestinian and Syrian Settlement Patterns in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are John Knudsen; Sarah A. Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Displacement: Syria's Refugees in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-210, 2024, Forced Migration, vol. 48, 978-1-80539-301-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.9891587.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des études migratoires à l'international au-delà de Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-67, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host state policies and the changing role of social networks for Syrian refugees in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal al Husseini; Valentina Napolitano; Norig Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Tauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2024, 978-0-7556-0684-9 (hardback) ; 978-0-7556-0686-3 (PDF) ; 978-0-7556-0686-3 (EPub &amp; Mobi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese migration policy since 2011 and its role in the Syrian refugee movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2023, Southern European Societies, 978-1-80088-734-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04098833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contained at the margins. Syrian refugees’ settlement experience in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen; Kjersti Berg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Encampment: Genealogies of Humanitarian Containment in the Middle East and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-121, 2023, 978-1-80073-844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPS VS. SELF-SETTLED REFUGEES? A COMPARATIVE ANALYSIS OF SYRIAN REFUGEES' SETTLEMENT IN JORDAN AND LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodoros Fouskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrants, Asylum Seekers and Refugees in Times of Crises: A. An International Handbook on Migration and Refugee Studies, Management Policies and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXXIV, European Public Law Organization (EPLO), pp.513-533, 2021, European Public Law Series / Bibliothèque de Droit Public Euro­péen, 978-618-5417-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family dispersion to asylum-seeking: Palestinian refugees in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Mercier; Víctor Zúñiga; Kamel Doraï; Mustapha El Miri; Michel Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migration. The ordinary and unexpected journeys of global migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-59, 2021, 978-1-80135-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transnational Press London, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camps & réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki et Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Magheb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la ville à partir d’une figure informelle : Camps, urbanisation et migrations forcées au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.197-201, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Syrie au Liban. Les réfugiés palestiniens face à la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. El Miri, D. Mercier et M. Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières en travail. Migration, travail et fabrique des frontières dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.159-169, 2020, 978-2-8111-2598-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-settlement of Syrian refugees in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï, Ayham Dalal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugee camps in the Middle-East : historical and contemporary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IFPO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de crises ? Réfugiés, déplacés et migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guadagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simon-Lorière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-347, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rifugiati siriani in Giordania nei campi e fuori dai campi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Palidda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistenze ai disastri sanitari, ambientali ed economici nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derive Approdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-88-6548-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fawaz, A. Gharbieh, M. Harb and D. Salamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American University of Beirut (Issam Fares Institute, Social Justice and the City Program)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and Migration in the Middle East: Syrian Refugees in Jordan and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianna Karakoulaki, Laura Southgate and Jakob Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Migration in the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-International Relations Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2018, ISBN 978-1-910814-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01859269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing:A Case Study of a Syrian Refugee in Zaatari Camp (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugees and the current Syrian conflict: from settled refugees to stateless asylum seekers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Ribas-Mateos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Mobilities and the Arab Spring: Spaces of Refugee Flight in the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-173, 2016, Social and Political Science 2016, 9781785361944. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361951.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises des Etats au Moyen-Orient. Conflits, circulations et migrations forcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Migrants’ Impact on a City. The Case of Damascus (2006-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Zeuthen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Hinnebusch; Tina Zintl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria from reform to revolt. Volume 1, Political economy and international relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syracuse University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-265, 2015, Modern intellectual and political history in the Middle East, 978-0-8156-3377-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas (Syrie). Asile, camps et insertion urbaine des migrants et réfugiés au Moyen-Orient. Une mise en perspective régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Agier &amp; Clara Lecadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de camps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.218-232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens à Damas : dynamiques migratoires et nouvelles pratiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Doraï &amp; N. Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges. Migrants et réfugiés dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp. 257-276, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie : régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émigration des Palestiniens du Liban et le processus d'Oslo : diaspora vs logique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal Al Husseini &amp; Aude Signoles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Palestiniens entre Etat et diaspora. Le temps des incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISMM - Karthala, pp.359-373, 2011, Coll. Terres et gens d'islam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugee camps in Lebanon. Migration, mobility and the urbanization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen &amp; Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palestinian Refugees. Identity, Space and Place in the Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.67-80, 2010, Routledge Studies on the Arab-Israeli Conflict</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من سكان مخيمات لاجئين حضريين؟ تحضير وإقصاء مخيمات اللاجئين في لبنان</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajaliyyat al-hawiyyah: al-waqi` al-mu`ash lil-laji'in al-filastiniyyin fi lubnan [Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies, pp.78-108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camp Dwellers to Urban Refugees? Urbanization and Marginalization of Refugee Camps in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations of Identity. The Lived Reality of Palestinian Refugees in Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies &amp; Ifpo, pp.75-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, principal espace d'accueil des réfugiés irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Géographie critique des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.109-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la question de l'asile au Proche-Orient : l'exemple des réfugiés irakiens en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chemin et Jean-Pierre Gélard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants, craintes et espoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.115-132, 2009, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مسارات اللاجئين الفلسطينيين: القرابة كأحد مصادر الهجرة</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing borders, shifting boundaries: Sociology of the Palestinian Return</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Arab Unity Studies (Beirut), pp.151-170, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du brouillage des catégories de réfugié et de demandeur d'asile à partir d'exemples moyen-orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'asile au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.89-109, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itineraries of Palestinian Refugees. Kinship as Resource in Emigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders, Shifting Boundaries. Palestinian Dilemnas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, pp.85-104, 2008, Cairo Papers in Social Science, Vol. 29, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Palestinian Refugees in Lebanon. From Asylum Seekers to illegal migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise de Bel Air. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.127-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Liban vers l'Europe : Réfugiés palestiniens, réseaux migratoires et pratiques transnationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hana Jaber et France Métral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en mouvements. Migrants et migrations au Moyen-Orient au tournant du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.95-111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens : vers l'émergence d'une diaspora de réfugiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anteby-Yemini, Lisa ; Berthomière, William ; Sheffer, Gabriel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas : 2000 ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of homeland for the Palestinian diaspora : revival and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Ali; Nadje Sadig ; Koser; Khalid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to migration ? : transnational communities and the transformation of home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.87-95, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens et le processus de paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Chagnollaud, R. Dhoquois-Cohen et B. Ravenel (. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Confluences : Palestiniens et Israéliens : le moment de vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réfugiés sans statut en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian and Iraqi Refugees and Urban Change in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Refugees in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Doraï </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'Ifpo, Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï is researcher at the CNRS (French National Centre for Scientific Research) currently Director of the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Institute for the Near East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) based in Beirut. From 2017 to 2021, he has been Director of the Department of contemporary studies at the French Institute for the Near East (Ifpo) and has coordinated the research program </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Time of conflict / time of migration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, funded by the French National Agency for Scientific Research (2015-2019). He was previously based at the Ifpo in Damascus (Syria), Amman (Jordan) and Beirut (Lebanon). His work focuses mainly on asylum and refugees in the Middle East (Palestinians, Syrians and Iraqis), with a focus on migration and transnational practices within the Palestinian diaspora. He is currently conducting research on Syrian and Palestinian refugees from Syria in Jordan and Lebanon as well as on the urbanization process of Palestinian refugee camps in Lebanon. He develops comparative studies between refugees residing in and out of camps, as well as analysis of their migratory experience and spatial practices to map the relationships between refugee camps and their urban environment in the Middle East.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï est chercheur au CNRS et Directeur de l'Institut français du Proche-Orient (Ifpo) à Beyrouth. De 2017 à 2021, il a été directeur du Département d’études contemporaines à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du Proche-Orient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ifpo) et a coordonné le programme de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAJEH – Temps des conflits / temps des migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par l’Agence nationale de la recherche scientifique (2015-2019). Il a été basé à l’Ifpo de Damas (Syrie), Amman (Jordanie) et Beyrouth (Liban). Son travail porte principalement sur l’asile et les réfugiés au Moyen-Orient (Palestiniens, Syriens et Irakiens), avec un accent sur la migration et les pratiques transnationales au sein de la diaspora palestinienne. Il mène actuellement des recherches sur les réfugiés syriens et palestiniens de Syrie en Jordanie et au Liban ainsi que sur le processus d’urbanisation des camps de réfugiés palestiniens au Liban. Il développe des études comparatives entre les réfugiés résidant dans et hors des camps, ainsi que l’analyse de leur expérience migratoire et de leurs pratiques spatiales pour cartographier les relations entre les camps de réfugiés et leur environnement urbain au Moyen-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Europe a sous-traité « l'encampement » des réfugiés syriens au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2023, Documents, 978-235687-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04391585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing ruptures in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration in a Globalised World. New Research Issues and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press, IMISCOE Series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2010, IMISCOE Research Series, 978-90-485-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek, n° 199 : Dossier &amp;quot;Les migrations au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Choiseul, pp.9-138, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau TERRA, non paginé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise de Bel-Air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bergem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chalcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Dergarabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, 218 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens du Liban. Une géographie de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.256, 2006, Moyen-Orient, Alain Dieckhoff, Henry Laurens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des catégorisations dans le contexte des migrations forcées. L’exemple des réfugiés palestiniens et syriens au Liban depuis 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, vol. 41 (2 et 3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ari⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mode d’emploi dans le camp de réfugiés de Zaatari (Jordanie). Analyse sociographique de l’habitat « de fortune » des réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les vies longues de la maison, 35 (35), pp.112-135. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.6994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants au Liban face à la double crise sanitaire et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DOSSIER : ÉPIDÉMIES ET RECOMPOSITION DES ENVIRONNEMENTS, 7, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés, moteurs du développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la campagne syrienne aux villes jordaniennes. Un réseau marchand transfrontalier à l'épreuve du conflit syrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des camps de réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (24), http://www.oasiscenter.eu/fr/articles/m%C3%A9tissage-de-civilisation/2017/02/21/economie-des-camps-de-refugies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence humanitaire à la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jordanie et les réfugiés syriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01328423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens et le conflit syrien. Parcours de réfugiés en quête d’asile au Sud-Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-4), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Migration, and Borders' Fabric in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontera Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (Numero especial 3), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des réfugiés palestiniens à la lumière de la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.087.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqis in exile: Migratory networks as a coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Iraqi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/ijcis.5.2.215_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Suède. Exil et recomposition migratoire depuis la chute du régime de Saddam Hussein en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie. Régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8/9, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la Syrie dans l'accueil des réfugiés irakiens depuis 2003 : espace de transit, espace d'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence irakienne en Syrie et en Jordanie: dynamiques sociales et spatiales, et modes de gestion par les pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338403v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil irakien à Damas. Modes d'insertion urbaine et reconfiguration des réseaux migratoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, Non paginé. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.10976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du camp à la ville. Migrations, mobilités et pratiques spatiales dans les camps de réfugiés palestiniens au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations récentes de l'espace migratoire syro-libanais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camp de réfugiés palestiniens d'Al Buss à Tyr : Ségrégation et précarité d'une installation durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.93-104. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville, les camps de réfugiés palestiniens à Tyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ migratoire aux circulations : une lecture des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'asile : les réfugiés non palestiniens au Liban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens en Europe : complexité des parcours et des espaces migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lutte armée à la nation palestinienne. Vers une relecture des rapports entre l'OLP et les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.026.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian Emigration from Lebanon to Northern Europe: Refugees, Networks and Transnational Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours migratoires des Palestiniens de Suède et d'Europe du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études palestiniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, (75) n°23 nouvelle série, pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire, bilan des travaux. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abdulkarim &amp;lt;i&amp;gt;La diaspora libanaise en France : processus migratoire et économie ethnique&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refugees and the Urban Fabric: Palestinian and Syrian Settlement Patterns in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are John Knudsen; Sarah A. Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Displacement: Syria's Refugees in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-210, 2024, Forced Migration, vol. 48, 978-1-80539-301-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.9891587.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des études migratoires à l'international au-delà de Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-67, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host state policies and the changing role of social networks for Syrian refugees in Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal al Husseini; Valentina Napolitano; Norig Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Tauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2024, 978-0-7556-0684-9 (hardback) ; 978-0-7556-0686-3 (PDF) ; 978-0-7556-0686-3 (EPub &amp; Mobi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese migration policy since 2011 and its role in the Syrian refugee movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda; Antía Pérez-Caramés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Patterns Across the Mediterranean. Exchanges, Conflicts and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2023, Southern European Societies, 978-1-80088-734-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04098833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contained at the margins. Syrian refugees’ settlement experience in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen; Kjersti Berg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Encampment: Genealogies of Humanitarian Containment in the Middle East and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-121, 2023, 978-1-80073-844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miranda (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From family dispersion to asylum-seeking: Palestinian refugees in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Mercier; Víctor Zúñiga; Kamel Doraï; Mustapha El Miri; Michel Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migration. The ordinary and unexpected journeys of global migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Press London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-59, 2021, 978-1-80135-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Zúñiga González Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Ruptures in Migrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transnational Press London, 2021, 9781801350228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPS VS. SELF-SETTLED REFUGEES? A COMPARATIVE ANALYSIS OF SYRIAN REFUGEES' SETTLEMENT IN JORDAN AND LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodoros Fouskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrants, Asylum Seekers and Refugees in Times of Crises: A. An International Handbook on Migration and Refugee Studies, Management Policies and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXXIV, European Public Law Organization (EPLO), pp.513-533, 2021, European Public Law Series / Bibliothèque de Droit Public Euro­péen, 978-618-5417-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camps & réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki et Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Magheb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la ville à partir d’une figure informelle : Camps, urbanisation et migrations forcées au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.197-201, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Syrie au Liban. Les réfugiés palestiniens face à la crise syrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. El Miri, D. Mercier et M. Peraldi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières en travail. Migration, travail et fabrique des frontières dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.159-169, 2020, 978-2-8111-2598-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-settlement of Syrian refugees in Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï, Ayham Dalal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugee camps in the Middle-East : historical and contemporary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'IFPO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de crises ? Réfugiés, déplacés et migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guadagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lassailly-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simon-Lorière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-347, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fawaz, A. Gharbieh, M. Harb and D. Salamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American University of Beirut (Issam Fares Institute, Social Justice and the City Program)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rifugiati siriani in Giordania nei campi e fuori dai campi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Palidda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistenze ai disastri sanitari, ambientali ed economici nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derive Approdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-88-6548-236-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and Migration in the Middle East: Syrian Refugees in Jordan and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianna Karakoulaki, Laura Southgate and Jakob Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Migration in the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-International Relations Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2018, ISBN 978-1-910814-41-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01859269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tent to Makeshift Housing:A Case Study of a Syrian Refugee in Zaatari Camp (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piraud-Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refugees as City-Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.136-139, 2018, 978-9953-586-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugees and the current Syrian conflict: from settled refugees to stateless asylum seekers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalia Ribas-Mateos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Mobilities and the Arab Spring: Spaces of Refugee Flight in the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-173, 2016, Social and Political Science 2016, 9781785361944. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361951.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises des Etats au Moyen-Orient. Conflits, circulations et migrations forcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Migrants’ Impact on a City. The Case of Damascus (2006-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Zeuthen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Hinnebusch; Tina Zintl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria from reform to revolt. Volume 1, Political economy and international relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syracuse University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-265, 2015, Modern intellectual and political history in the Middle East, 978-0-8156-3377-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas (Syrie). Asile, camps et insertion urbaine des migrants et réfugiés au Moyen-Orient. Une mise en perspective régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Agier &amp; Clara Lecadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de camps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.218-232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens à Damas : dynamiques migratoires et nouvelles pratiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Doraï &amp; N. Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges. Migrants et réfugiés dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp. 257-276, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Irakiens en Syrie et en Jordanie : régimes d'entrée et de séjour et effets sur les configurations migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chatelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émigration des Palestiniens du Liban et le processus d'Oslo : diaspora vs logique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jalal Al Husseini &amp; Aude Signoles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Palestiniens entre Etat et diaspora. Le temps des incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISMM - Karthala, pp.359-373, 2011, Coll. Terres et gens d'islam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian refugee camps in Lebanon. Migration, mobility and the urbanization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Are Knudsen &amp; Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palestinian Refugees. Identity, Space and Place in the Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.67-80, 2010, Routledge Studies on the Arab-Israeli Conflict</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من سكان مخيمات لاجئين حضريين؟ تحضير وإقصاء مخيمات اللاجئين في لبنان</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajaliyyat al-hawiyyah: al-waqi` al-mu`ash lil-laji'in al-filastiniyyin fi lubnan [Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies, pp.78-108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camp Dwellers to Urban Refugees? Urbanization and Marginalization of Refugee Camps in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations of Identity. The Lived Reality of Palestinian Refugees in Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Palestine Studies &amp; Ifpo, pp.75-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, principal espace d'accueil des réfugiés irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Géographie critique des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.109-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la question de l'asile au Proche-Orient : l'exemple des réfugiés irakiens en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chemin et Jean-Pierre Gélard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants, craintes et espoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.115-132, 2009, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مسارات اللاجئين الفلسطينيين: القرابة كأحد مصادر الهجرة</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing borders, shifting boundaries: Sociology of the Palestinian Return</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Arab Unity Studies (Beirut), pp.151-170, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du brouillage des catégories de réfugié et de demandeur d'asile à partir d'exemples moyen-orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'asile au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.89-109, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itineraries of Palestinian Refugees. Kinship as Resource in Emigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sari Hanafi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders, Shifting Boundaries. Palestinian Dilemnas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, pp.85-104, 2008, Cairo Papers in Social Science, Vol. 29, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Palestinian Refugees in Lebanon. From Asylum Seekers to illegal migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise de Bel Air. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration et politique au Moyen-Orient.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.127-143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Liban vers l'Europe : Réfugiés palestiniens, réseaux migratoires et pratiques transnationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hana Jaber et France Métral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en mouvements. Migrants et migrations au Moyen-Orient au tournant du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPO, pp.95-111, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestiniens : vers l'émergence d'une diaspora de réfugiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anteby-Yemini, Lisa ; Berthomière, William ; Sheffer, Gabriel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas : 2000 ans d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of homeland for the Palestinian diaspora : revival and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Ali; Nadje Sadig ; Koser; Khalid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to migration ? : transnational communities and the transformation of home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.87-95, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés palestiniens et le processus de paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Chagnollaud, R. Dhoquois-Cohen et B. Ravenel (. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Confluences : Palestiniens et Israéliens : le moment de vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réfugiés sans statut en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestinian and Iraqi Refugees and Urban Change in Lebanon and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00468619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraqi Refugees in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lajeh.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bensaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.087.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijcis.5.2.215_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chatelard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338403v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.10976" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.026.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Loyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenUrban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9891587.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Amer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-patterns-across-the-mediterranean-9781800887343.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenContinental" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/product/ruptures-migration/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guadagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2018/03/resistenze-ai-disastri-sanitari-ambientali-ed-economici-nel-mediterraneo/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aub.edu.lb/ifi/publications/Documents/research_reports/20180910_refugees_as_city_makers.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-ir.info/2018/08/12/introducing-critical-perspectives-on-migration/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-mobilities-and-the-arab-spring-9781785361944.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361951.00016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Zeuthen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.syr.edu/supressbooks/424/syria-from-reform-to-revolt-2/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lajeh.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/34460/1/430546.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bensaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.087.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijcis.5.2.215_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chatelard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338403v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.10976" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.026.0091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Loyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenUrban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9891587.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Amer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-patterns-across-the-mediterranean-9781800887343.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KnudsenContinental" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/product/ruptures-migration/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guadagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lassailly-Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aub.edu.lb/ifi/publications/Documents/research_reports/20180910_refugees_as_city_makers.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2018/03/resistenze-ai-disastri-sanitari-ambientali-ed-economici-nel-mediterraneo/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01859269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-ir.info/2018/08/12/introducing-critical-perspectives-on-migration/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/migration-mobilities-and-the-arab-spring-9781785361944.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361951.00016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Zeuthen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.syr.edu/supressbooks/424/syria-from-reform-to-revolt-2/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>