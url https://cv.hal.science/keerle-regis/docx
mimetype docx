--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1914,187 +1914,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la carte « La France périphérique qui gronde » : analyse critique et proposition d’enrichissement de la méthode cartographique standard par la mappographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Munster Rugby’s sporting model challenged by the financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.342 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2016.1253320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05378589v1</w:t>
+                <w:t xml:space="preserve">hal-01583122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munster Rugby’s sporting model challenged by the financial crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos de la carte « La France périphérique qui gronde » : analyse critique et proposition d’enrichissement de la méthode cartographique standard par la mappographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.27-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16138171.2016.1253320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583122v1</w:t>
+                <w:t xml:space="preserve">halshs-05378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mappes et temporalité. La logique mappologique à l’épreuve de la topochronie</w:t>
               </w:r>
@@ -4519,173 +4519,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire, sport, corps et géographie sociale</w:t>
+                <w:t xml:space="preserve">Territorialisations par le sport : un regard géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+              <w:t xml:space="preserve">Louveau Catherine, Drouet Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire, territoires, sociétés, Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Collection territoires en mutation, 978-2-84269-766-2</w:t>
+              <w:t xml:space="preserve">Sociologie du sport. Débats et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.235-250, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178346v1</w:t>
+                <w:t xml:space="preserve">halshs-00721588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisations par le sport : un regard géographique</w:t>
+                <w:t xml:space="preserve">Imaginaire, sport, corps et géographie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louveau Catherine, Drouet Yann. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du sport. Débats et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.235-250, 2007</w:t>
+              <w:t xml:space="preserve">Imaginaire, territoires, sociétés, Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Collection territoires en mutation, 978-2-84269-766-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721588v1</w:t>
+                <w:t xml:space="preserve">halshs-01178346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, territoires, projets face à une tentative de reconversion du site minier de Lodève (Hérault, France)</w:t>
               </w:r>
@@ -6244,51 +6244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2025-001-kevi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1253320" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.5-29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FLZVRJCC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.008.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04211352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01592868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01649371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05410197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002MON30067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2025-001-kevi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1253320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.5-29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FLZVRJCC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.008.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04211352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01592868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01649371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05410197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002MON30067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>