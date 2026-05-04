--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1508,325 +1508,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05223067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation et politiques sportives : vers un cadre d’appréhension de la généralisation interdisciplinaire de l’analyse. Premières réflexions à partir du cas de Montpellier (France)</w:t>
+                <w:t xml:space="preserve">Métropolisation et politiques sportives : vers un cadre d’appréhension de la généralisation interdisciplinaire de l’analyse. Premières réflexions à partir du cas de Montpellier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (4), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.122.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02310487v1</w:t>
+                <w:t xml:space="preserve">halshs-02564746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation et politiques sportives : vers un cadre d’appréhension de la généralisation interdisciplinaire de l’analyse. Premières réflexions à partir du cas de Montpellier (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.122.0095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02564746v1</w:t>
+                <w:t xml:space="preserve">hal-01810703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métropolisation et politiques sportives : vers un cadre d’appréhension de la généralisation interdisciplinaire de l’analyse. Premières réflexions à partir du cas de Montpellier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810703v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02310487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des transports collectifs routiers par les aînés et le rôle des nouvelles technologies</w:t>
               </w:r>
@@ -2143,165 +2143,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs, territorialisations et cartographie dans l'enseignement en IUT option animation.</w:t>
+                <w:t xml:space="preserve">Acteurs, territorialisations et cartographie dans l'enseignement en IUT option animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, http://mappemonde-archive.mgm.fr/num41/articles/art14106.html</w:t>
+              <w:t xml:space="preserve">, 2014, 1-2014 (113), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05223076v1</w:t>
+                <w:t xml:space="preserve">halshs-01062847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs, territorialisations et cartographie dans l'enseignement en IUT option animation</w:t>
+                <w:t xml:space="preserve">Acteurs, territorialisations et cartographie dans l'enseignement en IUT option animation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1-2014 (113), pp.1-19</w:t>
+              <w:t xml:space="preserve">, 2014, 113, http://mappemonde-archive.mgm.fr/num41/articles/art14106.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01062847v1</w:t>
+                <w:t xml:space="preserve">halshs-05223076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité revendiquée et désirée : les apports d'une enquête lancée par des élus locaux</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,77 +3116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Étudier les inégalités éducatives selon les espaces de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danic I., Keerle R.; Hardouin M.; Plantard P.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021</w:t>
@@ -3228,51 +3228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : de la complexité d’investiguer les inégalités éducatives chez les adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives chez les adolescents.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.119-139, 2021, 978-2-7535-8488-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance et espaces : réflexion sur la cumulativité des savoirs entre géographie, psychologie et sociologie (Titre court : Enfance et espaces : cumuler des savoirs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,221 +4110,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de dialogues interdisciplinaires à propos de la dimension spatiale des mobilisations</w:t>
+                <w:t xml:space="preserve">Espaces, actions et cartographies : à propos de quelques mobilisations rennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-372, 2011, Géographie sociale</w:t>
+              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.301-319, 2011, Géographie sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00703529v1</w:t>
+                <w:t xml:space="preserve">halshs-00703530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces, actions et cartographies : à propos de quelques mobilisations rennaises</w:t>
+                <w:t xml:space="preserve">Perspectives de dialogues interdisciplinaires à propos de la dimension spatiale des mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.301-319, 2011, Géographie sociale</w:t>
+              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-372, 2011, Géographie sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00703530v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale PERSPECTIVES DE RENFORCEMENT DES DIALOGUES ENTRE DISCIPLINES A PROPOS DE LA DIMENSION SPATIALE DES MOBILISATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bonny; Sylvie Ollitrault; Yvon Le Caro; Régis Keerle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.357-372, 2011, Collection Géographie sociale, 978-2-7535-1732-5</w:t>
@@ -4519,173 +4519,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisations par le sport : un regard géographique</w:t>
+                <w:t xml:space="preserve">Imaginaire, sport, corps et géographie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louveau Catherine, Drouet Yann. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du sport. Débats et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.235-250, 2007</w:t>
+              <w:t xml:space="preserve">Imaginaire, territoires, sociétés, Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Collection territoires en mutation, 978-2-84269-766-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721588v1</w:t>
+                <w:t xml:space="preserve">halshs-01178346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire, sport, corps et géographie sociale</w:t>
+                <w:t xml:space="preserve">Territorialisations par le sport : un regard géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+              <w:t xml:space="preserve">Louveau Catherine, Drouet Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire, territoires, sociétés, Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Collection territoires en mutation, 978-2-84269-766-2</w:t>
+              <w:t xml:space="preserve">Sociologie du sport. Débats et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.235-250, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178346v1</w:t>
+                <w:t xml:space="preserve">halshs-00721588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, territoires, projets face à une tentative de reconversion du site minier de Lodève (Hérault, France)</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.407, 2012, Géographie sociale, 978-2-7535-1732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6244,51 +6244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2025-001-kevi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1253320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.5-29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FLZVRJCC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.008.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04211352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01592868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01649371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05410197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002MON30067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2025-001-kevi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1253320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.5-29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FLZVRJCC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.008.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04211352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01592868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01649371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05410197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002MON30067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>