--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -1502,295 +1502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
+                <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kyla Drushka</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233868v1</w:t>
+                <w:t xml:space="preserve">hal-01492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
+                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1 - 33. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2016-153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492028v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillathu Moolayil Muraleedharan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Valiya Parambil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06765-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiya Parambil Akhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1145362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillathu Moolayil Muraleedharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1295-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1330MX20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Valiya Parambil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06765-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiya Parambil Akhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1145362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillathu Moolayil Muraleedharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1295-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1330MX20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>