--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -217,321 +217,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Southeastern Arabian Sea Salinity variability: mechanisms and influence on surface temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Couespel</w:t>
+                <w:t xml:space="preserve">Akhil Valiya Parambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Haëck</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Krishnamohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-023-06765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038641v1</w:t>
+                <w:t xml:space="preserve">insu-04139562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southeastern Arabian Sea Salinity variability: mechanisms and influence on surface temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akhil Valiya Parambil</w:t>
+                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. S. Krishnamohan</w:t>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Channing J. Prend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-023-06765-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139562v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-seasonal forcing drives year-to-year variations of Southern Ocean primary productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual variations in phytoplankton biomass driven by small-scale physical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,64 +855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bay of Bengal Sea surface salinity variability using a decade of improved SMOS re-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valiya Parambil Akhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,77 +1119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical control of interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1234,364 +1234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling study of processes controlling the Bay of Bengal sea surface salinity interannual variability</w:t>
+                <w:t xml:space="preserve">Assessment of seasonal and year-to-year surface salinity signals retrieved from SMOS and Aquarius missions in the Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valiya Parambil Akhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akurathi Venkata Sai Chaitanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011662⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.1089-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2016.1145362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497558v1</w:t>
+                <w:t xml:space="preserve">hal-01414574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of seasonal and year-to-year surface salinity signals retrieved from SMOS and Aquarius missions in the Bay of Bengal</w:t>
+                <w:t xml:space="preserve">A modeling study of processes controlling the Bay of Bengal sea surface salinity interannual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valiya Parambil Akhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akurathi Venkata Sai Chaitanya</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (5), pp.1089-1114. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (12), pp.8471 - 8495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431161.2016.1145362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1655,77 +1655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1770,351 +1770,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A modeling study of the processes of surface salinity seasonal cycle in the Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valiya Parambil Akhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014MS000324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (6), pp.3926-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328806v1</w:t>
+                <w:t xml:space="preserve">hal-01021653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling study of the processes of surface salinity seasonal cycle in the Bay of Bengal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (6), pp.3926-3947. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.700-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JC009632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014MS000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021653v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability of the Tropical Indian Ocean mixed layer depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,64 +2231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SMOS surface salinity retrieval overcomes previous issues in the Bay of Bengal: assessment of its seasonal and interannual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valiya Parambil Akhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Valiya Parambil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06765-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiya Parambil Akhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1145362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillathu Moolayil Muraleedharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1295-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1330MX20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Valiya Parambil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06765-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiya Parambil Akhil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1145362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillathu Moolayil Muraleedharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1295-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1330MX20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>