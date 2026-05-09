--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -773,372 +773,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural Trajectories and Institutional Construction of the Territory: The Relevance of Oral Sources in the Geohistorical Research of an Ongoing Conflict (Mexico, 20th Century)</w:t>
+                <w:t xml:space="preserve">La lucha por la tierra y la construcción de los derechos agrarios en la primera mitad del siglo XX: estrategias legales, materialidad de los lugares y conflictos en un ejido oaxaqueño (México)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X encuentro latinoamericano de historial oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM, RALAHO, AMHO, INAH, Jun 2024, Ciudad de México, Mexico</w:t>
+              <w:t xml:space="preserve">Primer Congreso de la Asociación latinoamericana de historia rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIESAS, ALAHR, CEH-COLMEX, CEHAL, CHAYA, UADY, COLMICH, COLMexiquense, Escuela de Historia-UNA, IEPeruanos, IHAYA Ravignani, Instituto Mora, FCEA-UDELAR, UNAL, UTLLILAS, VRIIC-USACH, Jun 2024, Ciudad de México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617846v1</w:t>
+                <w:t xml:space="preserve">hal-04629868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs en conflit : les défis des espaces ruraux mexicains dans la mondialisation</w:t>
+                <w:t xml:space="preserve">Rural Trajectories and Institutional Construction of the Territory: The Relevance of Oral Sources in the Geohistorical Research of an Ongoing Conflict (Mexico, 20th Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sait-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">X encuentro latinoamericano de historial oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, RALAHO, AMHO, INAH, Jun 2024, Ciudad de México, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808355v1</w:t>
+                <w:t xml:space="preserve">hal-04617846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lucha por la tierra y la construcción de los derechos agrarios en la primera mitad del siglo XX: estrategias legales, materialidad de los lugares y conflictos en un ejido oaxaqueño (México)</w:t>
+                <w:t xml:space="preserve">Communs en conflit : les défis des espaces ruraux mexicains dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primer Congreso de la Asociación latinoamericana de historia rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIESAS, ALAHR, CEH-COLMEX, CEHAL, CHAYA, UADY, COLMICH, COLMexiquense, Escuela de Historia-UNA, IEPeruanos, IHAYA Ravignani, Instituto Mora, FCEA-UDELAR, UNAL, UTLLILAS, VRIIC-USACH, Jun 2024, Ciudad de México, México</w:t>
+              <w:t xml:space="preserve">35e Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sait-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629868v1</w:t>
+                <w:t xml:space="preserve">hal-04808355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits et innovations socio-territoriales dans le Mexique rural : pour une approche relationnelle des situations conflictuelles</w:t>
+                <w:t xml:space="preserve">Appréhender les dynamiques rurales par l’étude des conflits fonciers. Réflexions mexicanistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6590 ESO, Université d’Angers, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Étudier les ruralités à Géographie-cités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8504 Géographie-cités, Feb 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288522v1</w:t>
+                <w:t xml:space="preserve">hal-03288510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ancienne région sisalière à trente ans du tournant néolibéral mexicain : dynamiques institutionnelles antagoniques dans un contexte de gouvernances plurielles de la terre</w:t>
+                <w:t xml:space="preserve">Conflits et innovations socio-territoriales dans le Mexique rural : pour une approche relationnelle des situations conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le moment rural : ruralités en question "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5194 PACTE/LMI MEDITER, Université de Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Colloque "Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6590 ESO, Université d’Angers, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03348634v1</w:t>
+                <w:t xml:space="preserve">hal-03288522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance rurale à l’épreuve des conflits. L’exemple du conflit foncier de Chocholá, Mexique</w:t>
               </w:r>
@@ -1187,165 +1187,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La institución ejidal mexicana ¿decadencia o renacimiento? Dinámicas socioespaciales e institucionales de un ejido mexicano en un contexto conflictivo</w:t>
+                <w:t xml:space="preserve">L’ancienne région sisalière à trente ans du tournant néolibéral mexicain : dynamiques institutionnelles antagoniques dans un contexte de gouvernances plurielles de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de los Jóvenes Americanistas "Los bienes comunes desde América Latina. Sentidos, relaciones y transformaciones, del periodo prehispánico al siglo XXI"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Francés de Estudios Andinos, Centro de Estudios Mexicanos y Centroamericanos, Casa de Velázquez, Jul 2021, Cusco, Madrid, Francia</w:t>
+              <w:t xml:space="preserve">Colloque "Le moment rural : ruralités en question "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5194 PACTE/LMI MEDITER, Université de Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288547v1</w:t>
+                <w:t xml:space="preserve">halshs-03348634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les dynamiques rurales par l’étude des conflits fonciers. Réflexions mexicanistes</w:t>
+                <w:t xml:space="preserve">La institución ejidal mexicana ¿decadencia o renacimiento? Dinámicas socioespaciales e institucionales de un ejido mexicano en un contexto conflictivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Étudier les ruralités à Géographie-cités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8504 Géographie-cités, Feb 2021, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Jornadas de los Jóvenes Americanistas "Los bienes comunes desde América Latina. Sentidos, relaciones y transformaciones, del periodo prehispánico al siglo XXI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Francés de Estudios Andinos, Centro de Estudios Mexicanos y Centroamericanos, Casa de Velázquez, Jul 2021, Cusco, Madrid, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288510v1</w:t>
+                <w:t xml:space="preserve">hal-03288547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques de développement régional aux revendications ethno-territoriales : étudier les “rouages” du conflit foncier de Chocholá (Mexique)</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005DEE3A"/>
+    <w:nsid w:val="6CF013F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1790,51 +1790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kelly-redoute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-2533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Redout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48749" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kelly-redoute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-2533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Redout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48749" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>