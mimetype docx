--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -548,151 +548,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">México – Mérida y la antigua zona henequenera de Yucatán: integración en la economía globalizada y fragmentación local de una región en plena mutación</w:t>
+                <w:t xml:space="preserve">Mexique – Le nord-ouest du Yucatan : intégration dans l’économie mondialisée et fragmentation locale d’une région en pleine mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://cnes.fr/geoimage/mexico-merida-y-antigua-zona-henequenera-de-yucatan-integracion-economia-globalizada-y</w:t>
+              <w:t xml:space="preserve">2021, https://cnes.fr/geoimage/mexique-nord-ouest-yucatan-integration-leconomie-mondialisee-fragmentation-locale-dune-region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835294v1</w:t>
+                <w:t xml:space="preserve">hal-03835237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexique – Le nord-ouest du Yucatan : intégration dans l’économie mondialisée et fragmentation locale d’une région en pleine mutation</w:t>
+                <w:t xml:space="preserve">México – Mérida y la antigua zona henequenera de Yucatán: integración en la economía globalizada y fragmentación local de una región en plena mutación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://cnes.fr/geoimage/mexique-nord-ouest-yucatan-integration-leconomie-mondialisee-fragmentation-locale-dune-region</w:t>
+              <w:t xml:space="preserve">2021, https://cnes.fr/geoimage/mexico-merida-y-antigua-zona-henequenera-de-yucatan-integracion-economia-globalizada-y</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835237v1</w:t>
+                <w:t xml:space="preserve">hal-03835294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1118,165 +1118,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance rurale à l’épreuve des conflits. L’exemple du conflit foncier de Chocholá, Mexique</w:t>
+                <w:t xml:space="preserve">L’ancienne région sisalière à trente ans du tournant néolibéral mexicain : dynamiques institutionnelles antagoniques dans un contexte de gouvernances plurielles de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Le(s) conflit(s) en sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7303 TELEMMe, Aix-Marseille Université, May 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque "Le moment rural : ruralités en question "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5194 PACTE/LMI MEDITER, Université de Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288517v1</w:t>
+                <w:t xml:space="preserve">halshs-03348634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ancienne région sisalière à trente ans du tournant néolibéral mexicain : dynamiques institutionnelles antagoniques dans un contexte de gouvernances plurielles de la terre</w:t>
+                <w:t xml:space="preserve">La gouvernance rurale à l’épreuve des conflits. L’exemple du conflit foncier de Chocholá, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Redouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le moment rural : ruralités en question "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5194 PACTE/LMI MEDITER, Université de Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Le(s) conflit(s) en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7303 TELEMMe, Aix-Marseille Université, May 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03348634v1</w:t>
+                <w:t xml:space="preserve">hal-03288517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La institución ejidal mexicana ¿decadencia o renacimiento? Dinámicas socioespaciales e institucionales de un ejido mexicano en un contexto conflictivo</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF013F0"/>
+    <w:nsid w:val="ECE7D1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1790,51 +1790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kelly-redoute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-2533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Redout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48749" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kelly-redoute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0685-2533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Redout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48749" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>