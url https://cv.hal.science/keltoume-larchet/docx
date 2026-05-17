--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -286,613 +286,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infanticide en France, périmètre et estimation d'une infraction complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of Female Homicide Victimization in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Aarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Granath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Kivivuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsc.2304.0845⟩</w:t>
+              <w:t xml:space="preserve">International Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43576-024-00127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861537v1</w:t>
+                <w:t xml:space="preserve">hal-04861517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Female Homicide Victimization in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marieke Liem</w:t>
+                <w:t xml:space="preserve">L'infanticide en France, périmètre et estimation d'une infraction complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Aarten</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Kivivuori</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coline Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Criminology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), pp.177-190. </w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.845-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43576-024-00127-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsc.2304.0845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861517v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La criminalité féminine : un objet criminologique</w:t>
+                <w:t xml:space="preserve">Les homicides volontaires de personnes sans-domicile : une population vulnérable surexposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (132), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.132.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861561v1</w:t>
+                <w:t xml:space="preserve">hal-04861568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d’un crime : l’homicide en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Sale pute », « mal baisée », « vieille peau » : panorama des insultes sexistes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (57), pp.101-110</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (59), pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861579v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les homicides volontaires de personnes sans-domicile : une population vulnérable surexposée</w:t>
+                <w:t xml:space="preserve">La criminalité féminine : un objet criminologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (59), pp.112-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.132.0140⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04861568v1</w:t>
+                <w:t xml:space="preserve">hal-04861561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sale pute », « mal baisée », « vieille peau » : panorama des insultes sexistes en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autopsie d’un crime : l’homicide en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (59), pp.75-86</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (57), pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861562v1</w:t>
+                <w:t xml:space="preserve">hal-04861579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homicide volontaire dans les Outre-mer français : une analyse descriptive contrastée</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2150,98 +2150,186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude : Travailler pour le droit, travailler avec le droit : la légalité au cœur du quotidien professionnel (Co-organisation de l'évènement).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leroy-Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoume Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chiffres, des maux et des lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2280,51 +2368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2334,114 +2422,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques des chiffres sur les criminalités. Une sociologie mise en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04861388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2588,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Langlade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Larchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Rattinam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2304.0845" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Liem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aarten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Granath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kivivuori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43576-024-00127-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cfs.2023.3825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacambre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2023.102596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.12lar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.073.0773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ostapowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04861388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Langlade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Larchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Rattinam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Liem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aarten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Granath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kivivuori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43576-024-00127-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tessier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2304.0845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cfs.2023.3825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacambre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2023.102596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.12lar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.073.0773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ostapowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroy-Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04861388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>