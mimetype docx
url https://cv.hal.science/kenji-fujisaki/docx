--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kenji Fujisaki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating productivity after soil fertility depletion in a 20-year cotton-maize rotation in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Amonmidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crétenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Koussihouèdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131 (2), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-025-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rintaro Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O, CH4, and CO2 Fluxes in Forest, Grassland, and Tillage/No-Tillage Croplands in French Guiana (Amazonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems3020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stock changes in tropical croplands are mainly driven by carbon inputs: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data synthesis of carbon distribution in particle size fractions of tropical soils: Implications for soil carbon storage potential in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 313, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon changes after deforestation and agrosystem establishment in Amazonia: An assessment by diachronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of one century of wastewater discharge on soil transformation through ferrolysis and related metal pollutant distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01488895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition kinetics and organic geochemistry of woody debris in a ferralsol in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest to caropland and pasture systems: a critical review of soil organic carbon stocks changes in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2773-2786. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of forest to agriculture in Amazonia with the chop-and-mulch method: Does it improve the soil carbon stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (1), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédogenèse polyphasée et transferts de polluants métalliques contraints par des structures cryogéniques - Le cas des sols sous épandages massifs d'eaux usées dans la plaine agricole de Pierrelaye.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert Oort Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), p. 7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédogenèse polyphasée et transferts de polluants métalliques contraints par des structures cryogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS en outre-mer : valorisation des données de la première campagne et préparation de la deuxième campagne d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA4C+ - A research project focussed on interoperability of databases on soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSSS, Aug 2021, Genève, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the DayCent model to predict carbon fluxes in French crop sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. EGU2017-17409-1 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fire-free experiment of forest conversion to grassland and cropland in French Guiana. Pluriannual greenhouse gases fluxes, nitrogen & carbon losses in water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Ecosummit : Ecological sustainability, engineering change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE « 4 POUR 1 000 » OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, INRAE, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans la biomasse aérienne en en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Autres régions du monde. Université François Rabelais (Tours), FRA. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kenji Fujisaki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating productivity after soil fertility depletion in a 20-year cotton-maize rotation in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Amonmidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crétenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Koussihouèdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131 (2), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-025-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rintaro Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O, CH4, and CO2 Fluxes in Forest, Grassland, and Tillage/No-Tillage Croplands in French Guiana (Amazonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems3020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stock changes in tropical croplands are mainly driven by carbon inputs: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data synthesis of carbon distribution in particle size fractions of tropical soils: Implications for soil carbon storage potential in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 313, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of one century of wastewater discharge on soil transformation through ferrolysis and related metal pollutant distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01488895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon changes after deforestation and agrosystem establishment in Amazonia: An assessment by diachronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition kinetics and organic geochemistry of woody debris in a ferralsol in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest to caropland and pasture systems: a critical review of soil organic carbon stocks changes in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2773-2786. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of forest to agriculture in Amazonia with the chop-and-mulch method: Does it improve the soil carbon stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (1), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédogenèse polyphasée et transferts de polluants métalliques contraints par des structures cryogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS en outre-mer : valorisation des données de la première campagne et préparation de la deuxième campagne d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA4C+ - A research project focussed on interoperability of databases on soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSSS, Aug 2021, Genève, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the DayCent model to predict carbon fluxes in French crop sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. EGU2017-17409-1 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fire-free experiment of forest conversion to grassland and cropland in French Guiana. Pluriannual greenhouse gases fluxes, nitrogen & carbon losses in water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Ecosummit : Ecological sustainability, engineering change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans la biomasse aérienne en en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE « 4 POUR 1 000 » OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, INRAE, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Autres régions du monde. Université François Rabelais (Tours), FRA. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmid&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Koussihou&#232;d&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-025-10429-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02372828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems3020029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.12.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Godet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T37PZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Oort Van" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujisaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03008237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmid&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Koussihou&#232;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-025-10429-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02372828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems3020029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Godet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T37PZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03008237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>