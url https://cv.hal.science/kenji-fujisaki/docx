--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kenji Fujisaki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating productivity after soil fertility depletion in a 20-year cotton-maize rotation in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Amonmidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crétenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Koussihouèdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131 (2), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-025-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rintaro Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O, CH4, and CO2 Fluxes in Forest, Grassland, and Tillage/No-Tillage Croplands in French Guiana (Amazonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems3020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stock changes in tropical croplands are mainly driven by carbon inputs: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data synthesis of carbon distribution in particle size fractions of tropical soils: Implications for soil carbon storage potential in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 313, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of one century of wastewater discharge on soil transformation through ferrolysis and related metal pollutant distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01488895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon changes after deforestation and agrosystem establishment in Amazonia: An assessment by diachronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition kinetics and organic geochemistry of woody debris in a ferralsol in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest to caropland and pasture systems: a critical review of soil organic carbon stocks changes in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2773-2786. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of forest to agriculture in Amazonia with the chop-and-mulch method: Does it improve the soil carbon stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (1), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédogenèse polyphasée et transferts de polluants métalliques contraints par des structures cryogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS en outre-mer : valorisation des données de la première campagne et préparation de la deuxième campagne d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA4C+ - A research project focussed on interoperability of databases on soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSSS, Aug 2021, Genève, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the DayCent model to predict carbon fluxes in French crop sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. EGU2017-17409-1 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fire-free experiment of forest conversion to grassland and cropland in French Guiana. Pluriannual greenhouse gases fluxes, nitrogen & carbon losses in water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Ecosummit : Ecological sustainability, engineering change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans la biomasse aérienne en en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE « 4 POUR 1 000 » OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, INRAE, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Autres régions du monde. Université François Rabelais (Tours), FRA. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kenji Fujisaki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating productivity after soil fertility depletion in a 20-year cotton-maize rotation in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Amonmidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crétenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Koussihouèdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131 (2), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-025-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rintaro Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O, CH4, and CO2 Fluxes in Forest, Grassland, and Tillage/No-Tillage Croplands in French Guiana (Amazonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems3020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon stock changes in tropical croplands are mainly driven by carbon inputs: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data synthesis of carbon distribution in particle size fractions of tropical soils: Implications for soil carbon storage potential in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 313, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of one century of wastewater discharge on soil transformation through ferrolysis and related metal pollutant distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01488895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon changes after deforestation and agrosystem establishment in Amazonia: An assessment by diachronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition kinetics and organic geochemistry of woody debris in a ferralsol in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest to caropland and pasture systems: a critical review of soil organic carbon stocks changes in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2773-2786. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of forest to agriculture in Amazonia with the chop-and-mulch method: Does it improve the soil carbon stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (1), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédogenèse polyphasée et transferts de polluants métalliques contraints par des structures cryogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS en outre-mer : valorisation des données de la première campagne et préparation de la deuxième campagne d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA4C+ - A research project focussed on interoperability of databases on soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSSS, Aug 2021, Genève, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the DayCent model to predict carbon fluxes in French crop sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. EGU2017-17409-1 [1 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fire-free experiment of forest conversion to grassland and cropland in French Guiana. Pluriannual greenhouse gases fluxes, nitrogen & carbon losses in water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Ecosummit : Ecological sustainability, engineering change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE « 4 POUR 1 000 » OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, INRAE, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans la biomasse aérienne en en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Autres régions du monde. Université François Rabelais (Tours), FRA. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmid&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Koussihou&#232;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-025-10429-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02372828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems3020029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Godet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T37PZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03008237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmid&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Koussihou&#232;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-025-10429-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02372828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems3020029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.12.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H4D37MC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JB4RNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T37PZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03008237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>