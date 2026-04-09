--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1867,77 +1867,986 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements de style et points de divergence entre Takahata Isao et Miyazaki Hayao dans les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon pluriel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de retour à la terre de Seikatsu Kurabu dans les environs de Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon pluriel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.617-626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Evangelion : quand Anno Hideaki retourne (à) la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61, pp.97 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1313m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04880974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits autour de l’indication géographique Hatcho miso : de l’exclusion vers le choix d’une alternative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.279 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.8775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à la terre de quatre intellectuels dans le Japon d’avant-guerre : le « travail » et la « nature » redécouverts à travers les crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History and actuality of the Back-to-the-land movements in Japan : towards a genealogical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XIV, pp.167-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insertion par le maraîchage biologique. Terres d’innovation du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insertion par le maraîchage biologique. Terres d’innovation du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">日本における帰農運動の歴史と現在 ‐ 系譜論的試論</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.167-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction comme forme de la politique et de la société face au risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33-34 (2-3), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.033-034.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif d’insertion par le maraîchage biologique. Épreuve d’une nouvelle gouvernementalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.93-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.026.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique locale pour un bien commun : le cas de la politique de l’ « Agriculture de type Ikigai » dans le Projet Nô-Life de la Ville de Toyota (Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du CRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.42-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours à/de la Terre — Vues d'Europe et du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1946,1001 +2855,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Europe - Japon, Nicolas Baumert; Maki Fukuda, 978-2-488305-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406966v1</w:t>
-              </w:r>
-[...907 lines deleted...]
-                <w:t xml:space="preserve">halshs-04833838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3301,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-72733-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_monde_rural_entre_permanences_et_mutations_gilles_ferreol_alexandre_pages_bruno_laffort-9782806635648-49956.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejeudepaume.org/livre/9782200615918-la-france-des-marges-capes-agregation-histoire-geographie-etienne-gresillon-frederic-alexandre-bertrand-sajaloli/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/nourritures-jardinieres-dans-des-societes-urbanisees-sylvain-allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.7693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lintervention-sociale-en-debats/31602?srsltid=AfmBOopLl3TAyWNZNQ0I3yILB2tOyJkRuExTvsDfGSDdFtk5HynYU14j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53950?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8674/du-teikei-aux-amap" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Masugata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshida G&#333;do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033-034.0149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.026.0093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v92j-f409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04833780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-72733-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_monde_rural_entre_permanences_et_mutations_gilles_ferreol_alexandre_pages_bruno_laffort-9782806635648-49956.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejeudepaume.org/livre/9782200615918-la-france-des-marges-capes-agregation-histoire-geographie-etienne-gresillon-frederic-alexandre-bertrand-sajaloli/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/nourritures-jardinieres-dans-des-societes-urbanisees-sylvain-allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.7693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lintervention-sociale-en-debats/31602?srsltid=AfmBOopLl3TAyWNZNQ0I3yILB2tOyJkRuExTvsDfGSDdFtk5HynYU14j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53950?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8674/du-teikei-aux-amap" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Masugata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshida G&#333;do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033-034.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.026.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v92j-f409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04833780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>