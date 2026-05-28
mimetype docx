--- v1 (2026-04-09)
+++ v2 (2026-05-28)
@@ -169,726 +169,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Représentations de la nature chez Isao Takahata et Hayao Miyazaki</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Discours et mouvements de retour à la terre au Japon : une approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours à de/la terre - Vue d'Europe et du Japon</w:t>
+              <w:t xml:space="preserve">Retours à/de la terre - Vues d’Europe et du Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Rhin &amp; Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-188, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
+              <w:t xml:space="preserve">, pp.33-61, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406996v1</w:t>
+                <w:t xml:space="preserve">hal-05407045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Discours et mouvements de retour à la terre au Japon : une approche historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Retourner à la terre quand elle se dérobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours à/de la terre - Vues d’Europe et du Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Rhin &amp; Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-27, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Rhin &amp; Danube</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05407045v1</w:t>
+                <w:t xml:space="preserve">hal-05407025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Retourner à la terre quand elle se dérobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Représentations de la nature chez Isao Takahata et Hayao Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baumert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
+                <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours à/de la terre - Vues d’Europe et du Japon</w:t>
+              <w:t xml:space="preserve">Retours à de/la terre - Vue d'Europe et du Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Rhin &amp; Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-27, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
+              <w:t xml:space="preserve">, pp.157-188, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407025v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15 Shared Gardens in Strasbourg: Limited Sharing Spaces</w:t>
+                <w:t xml:space="preserve">Shared gardens in Strasbourg : Limited sharing spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Glatron; Laurence Granchamp. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Urban Garden City : Shaping the City with Gardens Through History</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.307-335, 2018, Cities and Nature, 978-3319727325</w:t>
+              <w:t xml:space="preserve">The urban garden city. Shaping the city with gardens through history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.307-335, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834766v1</w:t>
+                <w:t xml:space="preserve">hal-01820183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared gardens in Strasbourg : Limited sharing spaces</w:t>
+                <w:t xml:space="preserve">Chapter 15 Shared Gardens in Strasbourg: Limited Sharing Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The urban garden city. Shaping the city with gardens through history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.307-335, 2018</w:t>
+              <w:t xml:space="preserve">The Urban Garden City : Shaping the City with Gardens Through History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-335, 2018, Cities and Nature, 978-3319727325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820183v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterroger le milieu rural. Pauvreté, vulnérabilité et capabilité</w:t>
+                <w:t xml:space="preserve">Étude de cas : l’insertion sociale par le travail agricole. Le cas des « Jardins de Cocagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde rural. Entre permanences et mutations</w:t>
+              <w:t xml:space="preserve">La France des marges - Géographie des espaces « autres »: Géographie des espaces « autres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-28, 2016, Proximités Sociologie, 978-2-8066-3564-8</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-372, 2016, CAPES / AGREG, 9782200615918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834700v1</w:t>
+                <w:t xml:space="preserve">halshs-04834741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas : l’insertion sociale par le travail agricole. Le cas des « Jardins de Cocagne »</w:t>
+                <w:t xml:space="preserve">Expériences des jardins partagés à Strasbourg : dynamique d’hybridation entre le social et l’écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des marges - Géographie des espaces « autres »: Géographie des espaces « autres »</w:t>
+              <w:t xml:space="preserve">Nourritures jardinières dans les sociétés urbanisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.369-372, 2016, CAPES / AGREG, 9782200615918</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-66, 2016, Cerisy - Colloques de Cerisy, 9782705691820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834741v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences des jardins partagés à Strasbourg : dynamique d’hybridation entre le social et l’écologique</w:t>
+                <w:t xml:space="preserve">Réinterroger le milieu rural. Pauvreté, vulnérabilité et capabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nourritures jardinières dans les sociétés urbanisées</w:t>
+              <w:t xml:space="preserve">Le monde rural. Entre permanences et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-66, 2016, Cerisy - Colloques de Cerisy, 9782705691820</w:t>
+                <w:t xml:space="preserve">EME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2016, Proximités Sociologie, 978-2-8066-3564-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834723v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins collectifs, ancien et nouveau mode de traitement du social. Quelques clés de compréhension</w:t>
               </w:r>
@@ -1187,324 +1187,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : une agriculture du social</w:t>
+                <w:t xml:space="preserve">Dispositif d'insertion par le maraîchage biologique. À la recherche d'un &amp;quot;social durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Stoessel-Ritz; M. Blanc ; N. Mathieu </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : entre pratiques et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri, pp.219-232, 2012, Références, 978-2-84444-876-7</w:t>
+              <w:t xml:space="preserve">Développement durable, communautés et sociétés: Dynamiques socio-anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.87-98, 2012, 978-9052018614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834599v1</w:t>
+                <w:t xml:space="preserve">halshs-00943330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'insertion par le maraîchage biologique. À la recherche d'un &amp;quot;social durable</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : une agriculture du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Stoessel-Ritz; M. Blanc ; N. Mathieu </w:t>
+              <w:t xml:space="preserve">Denise Van Dam; Pierre Stassart ; Jean Nizet ; Michel Streith </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable, communautés et sociétés: Dynamiques socio-anthropologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.87-98, 2012, 978-9052018614</w:t>
+              <w:t xml:space="preserve">Agroécologie : entre pratiques et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, pp.219-232, 2012, Références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943330v1</w:t>
+                <w:t xml:space="preserve">halshs-00943326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : une agriculture du social</w:t>
+                <w:t xml:space="preserve">Dispositif d’insertion par le maraîchage biologique. A la recherche d’un &amp;quot;social durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : entre pratiques et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions, pp.219-232, 2012, Références</w:t>
+              <w:t xml:space="preserve">Développement durable, communautés et sociétés. Dynamiques socioanthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE-Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, EcoPolis, 9789052018614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943326v1</w:t>
+                <w:t xml:space="preserve">halshs-04834628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d’insertion par le maraîchage biologique. A la recherche d’un &amp;quot;social durable</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : une agriculture du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable, communautés et sociétés. Dynamiques socioanthropologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroécologie : entre pratiques et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri, pp.219-232, 2012, Références, 978-2-84444-876-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIE-Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834628v1</w:t>
+                <w:t xml:space="preserve">halshs-04834599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Pouvoirs publics locaux et intégration des personnes âgées : Le cas de Nô-Life à Toyota</w:t>
               </w:r>
@@ -1693,203 +1693,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements de l’agriculture biologique et de l’agriculture naturelle au Japon. La poursuite d’une agriculture originelle durable</w:t>
+                <w:t xml:space="preserve">Les raisons de l’appauvrissement du rapport à la terre de l’agriculture japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiko Masugata</w:t>
+                <w:t xml:space="preserve">Yoshida Gōdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386420v1</w:t>
+                <w:t xml:space="preserve">hal-05386411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les raisons de l’appauvrissement du rapport à la terre de l’agriculture japonaise</w:t>
+                <w:t xml:space="preserve">Les mouvements de l’agriculture biologique et de l’agriculture naturelle au Japon. La poursuite d’une agriculture originelle durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshida Gōdo</w:t>
+                <w:t xml:space="preserve">Toshiko Masugata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386411v1</w:t>
+                <w:t xml:space="preserve">hal-05386420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin Evangelion : quand Anno Hideaki retourne (à) la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,96 +2277,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and actuality of the Back-to-the-land movements in Japan : towards a genealogical analysis</w:t>
+                <w:t xml:space="preserve">L’insertion par le maraîchage biologique. Terres d’innovation du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Japanese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XIV, pp.167-192</w:t>
+              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818086v1</w:t>
+                <w:t xml:space="preserve">hal-01818098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion par le maraîchage biologique. Terres d’innovation du social</w:t>
               </w:r>
@@ -2391,120 +2391,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818098v1</w:t>
+                <w:t xml:space="preserve">halshs-04834092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion par le maraîchage biologique. Terres d’innovation du social</w:t>
+                <w:t xml:space="preserve">History and actuality of the Back-to-the-land movements in Japan : towards a genealogical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.28-33</w:t>
+              <w:t xml:space="preserve">International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XIV, pp.167-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834092v1</w:t>
+                <w:t xml:space="preserve">hal-01818086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本における帰農運動の歴史と現在 ‐ 系譜論的試論</w:t>
               </w:r>
@@ -2816,102 +2816,102 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours à/de la Terre — Vues d'Europe et du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Europe - Japon, Nicolas Baumert; Maki Fukuda, 978-2-488305-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-72733-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_monde_rural_entre_permanences_et_mutations_gilles_ferreol_alexandre_pages_bruno_laffort-9782806635648-49956.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejeudepaume.org/livre/9782200615918-la-france-des-marges-capes-agregation-histoire-geographie-etienne-gresillon-frederic-alexandre-bertrand-sajaloli/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/nourritures-jardinieres-dans-des-societes-urbanisees-sylvain-allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.7693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lintervention-sociale-en-debats/31602?srsltid=AfmBOopLl3TAyWNZNQ0I3yILB2tOyJkRuExTvsDfGSDdFtk5HynYU14j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53950?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8674/du-teikei-aux-amap" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Masugata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshida G&#333;do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033-034.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.026.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v92j-f409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04833780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407045v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-72733-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejeudepaume.org/livre/9782200615918-la-france-des-marges-capes-agregation-histoire-geographie-etienne-gresillon-frederic-alexandre-bertrand-sajaloli/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/nourritures-jardinieres-dans-des-societes-urbanisees-sylvain-allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_monde_rural_entre_permanences_et_mutations_gilles_ferreol_alexandre_pages_bruno_laffort-9782806635648-49956.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.7693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lintervention-sociale-en-debats/31602?srsltid=AfmBOopLl3TAyWNZNQ0I3yILB2tOyJkRuExTvsDfGSDdFtk5HynYU14j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53950?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8674/du-teikei-aux-amap" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshida G&#333;do" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Masugata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033-034.0149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.026.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v92j-f409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04833780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>