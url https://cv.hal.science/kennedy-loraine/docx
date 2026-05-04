--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1261,186 +1261,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04693025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réétalonnage de l'État et changement d'échelle des espaces urbains en Inde</w:t>
+                <w:t xml:space="preserve">The politics and changing paradigm of megaproject development in metropolitan cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Habitat International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04693052v1</w:t>
+                <w:t xml:space="preserve">halshs-04693016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The politics and changing paradigm of megaproject development in metropolitan cities</w:t>
+                <w:t xml:space="preserve">Réétalonnage de l'État et changement d'échelle des espaces urbains en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mondes urbains indiens</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-04693016v1</w:t>
+                <w:t xml:space="preserve">halshs-04693052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État et le développement industriel en Inde : de la petite industrie aux zones économiques spéciales</w:t>
               </w:r>
@@ -2978,251 +2978,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04693135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing urban governance in Delhi, Hyderabad, Kolkata, and Mumbai</w:t>
+                <w:t xml:space="preserve">Assessing Urban Governance through the Prism of Healthcare Services in Delhi, Hyderabad and Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archana Ghosh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+                <w:t xml:space="preserve">Ravi Duggal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Ruet, Stéphanie Tawa Lama-Rewal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing India's Metropolises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, Delhi, pp.24-54, 2009</w:t>
+              <w:t xml:space="preserve">, Routledge, Delhi, pp.161-182, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702508v1</w:t>
+                <w:t xml:space="preserve">hal-00702514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Urban Governance through the Prism of Healthcare Services in Delhi, Hyderabad and Mumbai</w:t>
+                <w:t xml:space="preserve">Comparing urban governance in Delhi, Hyderabad, Kolkata, and Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Duggal</w:t>
+                <w:t xml:space="preserve">Joël Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Ruet, Stéphanie Tawa Lama-Rewal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing India's Metropolises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, Delhi, pp.161-182, 2009</w:t>
+              <w:t xml:space="preserve">, Routledge, Delhi, pp.24-54, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702514v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2025.2533282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Follmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulong Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2095365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashima Sood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdatta Chakraborty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Mohan Chitta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2020.1851388" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Gururani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7365" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2019.1687323" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472336.2019.1651885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.173.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Simone Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2017.1421478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263774X16630551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSM6PWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamuner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2006.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-535261Q7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Political-Economy-of-Megaprojects-in-Asia-State-Power-Land-Control-Financial-Flows-and-Dispossession/Shin-Gimm/p/book/9781138070448?srsltid=AfmBOorLZjO-pi9WfZ825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788972703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2666-emergences-capitalistes-aux-suds-9782811108427.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ruet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Duggal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orientblackswan.com/details?id=9789354423611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seifelislam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazade Jameson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2025.2533282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Follmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulong Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2095365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashima Sood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdatta Chakraborty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Mohan Chitta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2020.1851388" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Gururani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7365" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2019.1687323" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472336.2019.1651885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.173.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Simone Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2017.1421478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263774X16630551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSM6PWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamuner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2006.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-535261Q7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Political-Economy-of-Megaprojects-in-Asia-State-Power-Land-Control-Financial-Flows-and-Dispossession/Shin-Gimm/p/book/9781138070448?srsltid=AfmBOorLZjO-pi9WfZ825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788972703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2666-emergences-capitalistes-aux-suds-9782811108427.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Duggal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Ghosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ruet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orientblackswan.com/details?id=9789354423611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seifelislam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazade Jameson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>