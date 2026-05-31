--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -66,3163 +66,3163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policymaking and Expertise in Telangana State: Mediating Knowledge and Interests in Pursuit of Economic Development and Social Justice in Hyderabad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Mohan Chitta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manjari Mahajan; Mark W. Frazier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constrained Expertise in India and China: Knowledge and Power in Policymaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.37-61, 2025, 9789048562794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscalar Dynamics Driving India’s Urban Megaprojects. Speculative Urbanization and the IT Corridor in Chennai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shin, Hyun Bang; Gimm, Dong-Wan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Economy of Mega Projects in Asia: State Power, Land Control, Financial Flows, and Dispossession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.88-110, 2025, 9781315115078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neoliberal exception to liberal democracy? Entrepreneurial territorial governance in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashima Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jason Luger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questioning Planetary Illiberal Geographies. Territory, Space and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.29-53, 2023, 9781032392202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de l’urbain et le règne de la (grande) ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.107-123, 2020, 978-2-271-13260-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvy Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actors and shifting scales of urban governance in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Labbé; André Sorensen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook on Megacities and Megacity Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp.101-118, 2020, 978 1 78897 269 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788972703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fédéralisme indien : un système en renégociation constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Inde contemporaine, de 1990 à nos jours, sous la direction de Ch. Jaffrelot. Paris: Fayard/Pluriel. pp. 33-60.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting the spatial and political dimensions of rescaling in metropolitan Delhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gross, Jill Simone; Gualini Enrico; Lin, Ye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing Metropolitan Space: Actors, Policies and Processes of Rescaling in World Metropolises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 65-87, 2018, 9780815380870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence en Inde : le rôle décisif des économies politiques infranationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamuner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piveteau, Alain; Rougier, Eric; Nicet-Chenaf, Dalila. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emergences capitalistes aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-267, 2013, 9782811108427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing urban governance in Delhi, Hyderabad, Kolkata, and Mumbai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Ruet, Stéphanie Tawa Lama-Rewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governing India's Metropolises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Delhi, pp.24-54, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Urban Governance through the Prism of Healthcare Services in Delhi, Hyderabad and Mumbai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Duggal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Ruet, Stéphanie Tawa Lama-Rewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governing India's Metropolises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Delhi, pp.161-182, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local governance in India’s newly urbanizing places. Contingent mandates and territories in peripheral villages of Chennai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07352166.2025.2533282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban transformation in the Global South: a comparative socio-spatial analytics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Follmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (3), pp.447-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00343404.2022.2095365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogating data justice on Hyderabad’s urban frontier: information politics and the internal differentiation of vulnerable communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debdatta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Mohan Chitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, Communication and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.1273-1292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1369118X.2020.1851388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Co-production of Space, Politics and Subjectivities in India’s Urban Peripheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhra Gururani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/samaj.7365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03395319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federalism as a Moderating Force? State-level Responses to India’s New Citizenship Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoliberal exception to liberal democracy? Entrepreneurial territorial governance in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashima Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/samaj.6896⟩</w:t>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.23-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2019.1687323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083819v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoliberal exception to liberal democracy? Entrepreneurial territorial governance in India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federalism as a Moderating Force? State-level Responses to India’s New Citizenship Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622671.2019.1687323⟩</w:t>
+              <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The Hindutva Turn: Authoritarianism and Resistance in India, 24/25, pp.6896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/samaj.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424114v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Land Acquisition in Haryana: Managing Dominant Caste Interests in the Name of Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (5), pp.743-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00472336.2019.1651885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsourced urban governance as a state rescaling strategy in Hyderabad, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.130-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cities.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles spatialités étatiques et économiques dans l'Inde fédérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173, pp.155-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/her.173.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of governance networks in building metropolitan scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Simone Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Constructing metropolitan scales: economic, political and discursive determinants, 6 (2), pp.159-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21622671.2017.1421478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State restructuring and emerging patterns of subnational policy-making and governance in China and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (1), pp.6-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0263774X16630551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03965331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenfield Development as Tabula Rasa. Rescaling, Speculation and Governance on India's Urban Frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and political weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies spatiales de l’État en Inde. Le réétalonnage de l’État au travers de la politique des zones franches</w:t>
+                <w:t xml:space="preserve">Réétalonnage de l'État et changement d'échelle des espaces urbains en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mondes urbains indiens</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04693025v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The politics and changing paradigm of megaproject development in metropolitan cities</w:t>
+                <w:t xml:space="preserve">Stratégies spatiales de l’État en Inde. Le réétalonnage de l’État au travers de la politique des zones franches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-04693016v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réétalonnage de l'État et changement d'échelle des espaces urbains en Inde</w:t>
+                <w:t xml:space="preserve">The politics and changing paradigm of megaproject development in metropolitan cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Habitat International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04693052v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État et le développement industriel en Inde : de la petite industrie aux zones économiques spéciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (2), pp.77 à 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04693065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing State-level policy responses to economic reforms in India. A subnational political economy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamuner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Économie politique de l’Asie (1), 13 | 1er semestre, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro spécial &amp;quot;Gouvernance, nouvelles spatialités et enjeux sociaux dans les métropoles indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 | 2011, URL : http://metropoles.revues.org/4421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes indiennes sous tutelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 | 2011, http://metropoles.revues.org/4433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique économique et recompositions territoriales, une industrie traditionnelle locale de l'Inde du sud face à la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (671-672), pp.137-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.671.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shift to City-Centric Growth Strategies: Perspectives from Hyderabad and Mumbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and political weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (39), pp.110-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Industrial Policies Driving Peri-urban Dynamics in Hyderabad, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (2), pp.95-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cities.2006.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protégée ou condamnée ? Les politiques publiques à l&amp;quot;égard de la petite industrie en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (165), pp.105-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207081v1</w:t>
-              </w:r>
-[...1120 lines deleted...]
-                <w:t xml:space="preserve">hal-00702508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3240,51 +3240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India's Greenfield Urban Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
@@ -3611,77 +3611,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging the Urban from the Periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhra Gururani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3822,77 +3822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Justice through the Prism of Information Politics and Resource Injustice: A Case Study from Hyderabad’s Urban Frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashima Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debdatta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Mohan Chitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2025.2533282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Follmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulong Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2095365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashima Sood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdatta Chakraborty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Mohan Chitta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2020.1851388" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Gururani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7365" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2019.1687323" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472336.2019.1651885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.173.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Simone Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2017.1421478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263774X16630551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSM6PWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamuner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2006.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-535261Q7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Political-Economy-of-Megaprojects-in-Asia-State-Power-Land-Control-Financial-Flows-and-Dispossession/Shin-Gimm/p/book/9781138070448?srsltid=AfmBOorLZjO-pi9WfZ825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788972703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2666-emergences-capitalistes-aux-suds-9782811108427.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Duggal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Ghosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ruet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orientblackswan.com/details?id=9789354423611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seifelislam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazade Jameson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Mohan Chitta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Political-Economy-of-Megaprojects-in-Asia-State-Power-Land-Control-Financial-Flows-and-Dispossession/Shin-Gimm/p/book/9781138070448?srsltid=AfmBOorLZjO-pi9WfZ825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashima Sood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788972703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamuner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2666-emergences-capitalistes-aux-suds-9782811108427.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Duggal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2025.2533282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Follmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulong Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2095365" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdatta Chakraborty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2020.1851388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Gururani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2019.1687323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6896" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472336.2019.1651885" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02322487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.173.0155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Simone Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2017.1421478" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263774X16630551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.07.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSM6PWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2006.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-535261Q7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orientblackswan.com/details?id=9789354423611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.7131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seifelislam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazade Jameson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>